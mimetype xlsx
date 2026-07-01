--- v0 (2026-03-31)
+++ v1 (2026-07-01)
@@ -41,62 +41,62 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
+    <t>Idzikowski</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t xml:space="preserve">Basiuk </t>
   </si>
   <si>
-    <t>POL</t>
-[...7 lines deleted...]
-  <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Kozakiewicz</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Bartłomiej</t>
   </si>
   <si>
     <t xml:space="preserve">Kostecki </t>
   </si>
   <si>
     <t>Dutkiewicz</t>
   </si>
   <si>
     <t>Dariusz</t>
   </si>
   <si>
     <t>Nowak</t>
   </si>
   <si>
     <t>Grzegorz</t>
@@ -113,54 +113,54 @@
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Klefas</t>
   </si>
   <si>
     <t>Tokarz</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Pulkowski</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Jędrzejewski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Kowalski</t>
+  </si>
+  <si>
     <t>Kowalczyk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kowalski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Basiuk</t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t xml:space="preserve">Mikulski </t>
   </si>
   <si>
     <t>Wiktor</t>
   </si>
   <si>
     <t>Wawryniuk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -559,74 +559,74 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
         <v>516</v>
       </c>
       <c r="C4" s="2" t="s">
@@ -835,97 +835,97 @@
       </c>
       <c r="B13" s="2">
         <v>511</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>514</v>
+        <v>247</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>247</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>247</v>
+        <v>514</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>508</v>
       </c>
       <c r="C17" s="2" t="s">