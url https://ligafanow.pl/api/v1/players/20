--- v1 (2026-07-01)
+++ v2 (2026-09-29)
@@ -41,105 +41,105 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
+    <t xml:space="preserve">Basiuk </t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Idzikowski</t>
   </si>
   <si>
-    <t>POL</t>
-[...7 lines deleted...]
-  <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Kozakiewicz</t>
   </si>
   <si>
+    <t>Bartłomiej</t>
+  </si>
+  <si>
+    <t>Dutkiewicz</t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
-    <t>Bartłomiej</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Kostecki </t>
   </si>
   <si>
-    <t>Dutkiewicz</t>
-[...1 lines deleted...]
-  <si>
     <t>Dariusz</t>
   </si>
   <si>
     <t>Nowak</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Szurna</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Seweryn</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Tokarz</t>
+  </si>
+  <si>
     <t>Klefas</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tokarz</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Pulkowski</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Jędrzejewski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Kowalski</t>
   </si>
   <si>
     <t>Kowalczyk</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
@@ -559,149 +559,149 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
         <v>516</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="C5" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="E5" s="2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>518</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
@@ -743,77 +743,77 @@
       </c>
       <c r="B9" s="2">
         <v>520</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>512</v>
+        <v>523</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>523</v>
+        <v>512</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>519</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
@@ -858,83 +858,83 @@
       </c>
       <c r="B14" s="2">
         <v>247</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>247</v>
+        <v>514</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>514</v>
+        <v>247</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>508</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="2" t="s">