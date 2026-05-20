--- v0 (2026-04-05)
+++ v1 (2026-05-20)
@@ -116,54 +116,54 @@
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Lemański</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Godlewski</t>
   </si>
   <si>
     <t>Maj</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Mikołajewski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Rydz</t>
+  </si>
+  <si>
     <t>Raciniewski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rydz</t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Dolega</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Sitkiewicz</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Ambroziewicz</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Balcer</t>
   </si>
@@ -850,74 +850,74 @@
       </c>
       <c r="B13" s="2">
         <v>1856</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>1405</v>
+        <v>1401</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>53</v>
       </c>
       <c r="C16" s="2" t="s">