--- v0 (2026-03-30)
+++ v1 (2026-05-16)
@@ -86,66 +86,66 @@
   <si>
     <t>Figat</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Tomasik</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Michalak</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Stalarski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Zieliński</t>
+  </si>
+  <si>
+    <t>Bienias</t>
+  </si>
+  <si>
     <t>Gryz</t>
   </si>
   <si>
-    <t>Zieliński</t>
-[...4 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Marciniak</t>
+  </si>
+  <si>
     <t>Machitko</t>
-  </si>
-[...1 lines deleted...]
-    <t>Marciniak</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Chruszcz</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Parol</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Radziun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -682,143 +682,143 @@
       </c>
       <c r="B7" s="2">
         <v>1638</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>720</v>
+        <v>711</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>712</v>
+        <v>720</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>715</v>
+        <v>1639</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>1639</v>
+        <v>715</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>223</v>
       </c>
       <c r="C13" s="2" t="s">