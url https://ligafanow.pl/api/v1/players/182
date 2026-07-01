--- v1 (2026-05-16)
+++ v2 (2026-07-01)
@@ -86,57 +86,57 @@
   <si>
     <t>Figat</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Tomasik</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Michalak</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Stalarski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Gryz</t>
+  </si>
+  <si>
     <t>Zieliński</t>
   </si>
   <si>
     <t>Bienias</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gryz</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Marciniak</t>
   </si>
   <si>
     <t>Machitko</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Chruszcz</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Parol</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
@@ -682,97 +682,97 @@
       </c>
       <c r="B7" s="2">
         <v>1638</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>711</v>
+        <v>720</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>720</v>
+        <v>712</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>1639</v>
       </c>
       <c r="C11" s="2" t="s">