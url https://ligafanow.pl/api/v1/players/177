--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -101,56 +101,56 @@
   <si>
     <t xml:space="preserve">Bogucki </t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Wilusz</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Królikowski</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Świętochowski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
+    <t>Wadas</t>
+  </si>
+  <si>
     <t>Retman</t>
   </si>
   <si>
-    <t>Wadas</t>
-[...1 lines deleted...]
-  <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Witkowski</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Molenda</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Szufnarowski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Goździołko</t>
   </si>
   <si>
     <t>Piotr</t>
@@ -158,54 +158,54 @@
   <si>
     <t>Kaczorowski</t>
   </si>
   <si>
     <t>Krawczyk</t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Rawa</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Żurawski</t>
   </si>
   <si>
     <t>Wojtek</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Maliszewski</t>
+  </si>
+  <si>
     <t>Żeleźnicki</t>
-  </si>
-[...1 lines deleted...]
-    <t>Maliszewski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -793,89 +793,89 @@
       </c>
       <c r="B10" s="2">
         <v>337</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G11" s="2" t="s">
-        <v>11</v>
+      <c r="G11" s="2">
+        <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2">
-        <v>7</v>
+      <c r="G12" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>331</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1046,89 +1046,89 @@
       </c>
       <c r="B21" s="2">
         <v>1884</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>342</v>
+        <v>328</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>328</v>
+        <v>342</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>