--- v0 (2026-03-30)
+++ v1 (2026-07-01)
@@ -41,138 +41,138 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
+    <t>Baran</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t xml:space="preserve">Boniecki </t>
   </si>
   <si>
-    <t>POL</t>
-[...7 lines deleted...]
-  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t xml:space="preserve">Uściński </t>
   </si>
   <si>
     <t>Aleksander</t>
   </si>
   <si>
     <t>Bendykowski</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Jaguszewski</t>
   </si>
   <si>
     <t>Radomski</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
+    <t>Rudnik</t>
+  </si>
+  <si>
     <t>Matys</t>
   </si>
   <si>
-    <t>Rudnik</t>
-[...1 lines deleted...]
-  <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Waliłko</t>
+  </si>
+  <si>
     <t>Melcher</t>
   </si>
   <si>
     <t>Wycech</t>
   </si>
   <si>
-    <t>Waliłko</t>
-[...1 lines deleted...]
-  <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Kupiec</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
+    <t>Powierża</t>
+  </si>
+  <si>
     <t>Szynkiewicz</t>
   </si>
   <si>
-    <t>Powierża</t>
-[...1 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Wytrykus</t>
+  </si>
+  <si>
     <t>Czuba</t>
   </si>
   <si>
-    <t>Wytrykus</t>
-[...1 lines deleted...]
-  <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t xml:space="preserve">Koza </t>
+  </si>
+  <si>
     <t>Stańczak</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Koza </t>
   </si>
   <si>
     <t>Przemek</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Chrustowski</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Boniecki</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -571,74 +571,74 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
         <v>136</v>
       </c>
       <c r="C4" s="2" t="s">
@@ -709,336 +709,336 @@
       </c>
       <c r="B7" s="2">
         <v>131</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>140</v>
+        <v>129</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>127</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>139</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>132</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="2" t="s">