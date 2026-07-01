--- v1 (2026-07-01)
+++ v2 (2026-07-01)
@@ -80,99 +80,99 @@
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t xml:space="preserve">Uściński </t>
   </si>
   <si>
     <t>Aleksander</t>
   </si>
   <si>
     <t>Bendykowski</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Jaguszewski</t>
   </si>
   <si>
     <t>Radomski</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
+    <t>Matys</t>
+  </si>
+  <si>
     <t>Rudnik</t>
   </si>
   <si>
-    <t>Matys</t>
-[...1 lines deleted...]
-  <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Wycech</t>
+  </si>
+  <si>
     <t>Waliłko</t>
   </si>
   <si>
     <t>Melcher</t>
   </si>
   <si>
-    <t>Wycech</t>
-[...1 lines deleted...]
-  <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Kupiec</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
+    <t>Szynkiewicz</t>
+  </si>
+  <si>
     <t>Powierża</t>
   </si>
   <si>
-    <t>Szynkiewicz</t>
-[...1 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Czuba</t>
+  </si>
+  <si>
     <t>Wytrykus</t>
   </si>
   <si>
-    <t>Czuba</t>
-[...1 lines deleted...]
-  <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Stańczak</t>
+  </si>
+  <si>
     <t xml:space="preserve">Koza </t>
-  </si>
-[...1 lines deleted...]
-    <t>Stańczak</t>
   </si>
   <si>
     <t>Przemek</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Chrustowski</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Boniecki</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -709,336 +709,336 @@
       </c>
       <c r="B7" s="2">
         <v>131</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>140</v>
+        <v>129</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>127</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>139</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>132</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="2" t="s">