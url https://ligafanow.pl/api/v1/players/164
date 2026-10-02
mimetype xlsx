--- v0 (2026-04-03)
+++ v1 (2026-10-02)
@@ -95,54 +95,54 @@
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Tajak</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Szymankiewicz</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Kędzierski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Grzelak</t>
+  </si>
+  <si>
     <t>Krzyśpiak</t>
-  </si>
-[...1 lines deleted...]
-    <t>Grzelak</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Nowak</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Bołtruczyk</t>
   </si>
   <si>
     <t>Szymański</t>
   </si>
   <si>
     <t>Stanisław</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Myśliński</t>
   </si>
@@ -734,74 +734,74 @@
       </c>
       <c r="B9" s="2">
         <v>1512</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>1516</v>
+        <v>1511</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>1511</v>
+        <v>1516</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>1517</v>
       </c>
       <c r="C12" s="2" t="s">