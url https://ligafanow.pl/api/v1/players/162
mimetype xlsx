--- v0 (2026-04-03)
+++ v1 (2026-10-05)
@@ -98,123 +98,123 @@
   <si>
     <t>Filipiak</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Ołtuszyk</t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
   <si>
     <t>Tkacz</t>
   </si>
   <si>
     <t>Leszek</t>
   </si>
   <si>
     <t>Gallewicz</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t xml:space="preserve">Fronczak </t>
+  </si>
+  <si>
     <t>Pluciński</t>
   </si>
   <si>
-    <t xml:space="preserve">Fronczak </t>
-[...1 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Olwert</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t xml:space="preserve">Sadowski </t>
+  </si>
+  <si>
     <t>Dzieńkowski</t>
   </si>
   <si>
     <t>Parol</t>
   </si>
   <si>
-    <t xml:space="preserve">Sadowski </t>
-[...1 lines deleted...]
-  <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Polowczyk</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Szmit</t>
+  </si>
+  <si>
     <t>Tywonek</t>
   </si>
   <si>
-    <t>Szmit</t>
-[...1 lines deleted...]
-  <si>
     <t>Wołowicz</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Polakowski</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Sołoducha</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Piórkowski</t>
   </si>
   <si>
     <t>Tomek</t>
   </si>
   <si>
     <t>Mech</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Szydłowski</t>
+  </si>
+  <si>
     <t>Jakubaszek</t>
-  </si>
-[...1 lines deleted...]
-    <t>Szydłowski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -779,250 +779,250 @@
       </c>
       <c r="B9" s="2">
         <v>207</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="2" t="s">
-        <v>11</v>
+      <c r="G10" s="2">
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G11" s="2">
-        <v>14</v>
+      <c r="G11" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>684</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>205</v>
+        <v>217</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2" t="s">
-        <v>11</v>
+      <c r="G13" s="2">
+        <v>89</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2">
-        <v>89</v>
+      <c r="G15" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>534</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>218</v>
+        <v>1610</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>1610</v>
+        <v>218</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
-        <v>12</v>
+        <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>220</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1124,89 +1124,89 @@
       </c>
       <c r="B24" s="2">
         <v>211</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>208</v>
+        <v>1279</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G25" s="2">
-        <v>18</v>
+      <c r="G25" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>1279</v>
+        <v>208</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G26" s="2" t="s">
-        <v>11</v>
+      <c r="G26" s="2">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>