--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -101,54 +101,54 @@
   <si>
     <t>Stoch</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Lasota</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Polit</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Latosiewicz</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Pogonowski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Cieślak </t>
-  </si>
-[...1 lines deleted...]
-    <t>Pogonowski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Guzik</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Zgorzelski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t xml:space="preserve">Grzybek </t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Mokrzycki</t>
   </si>
@@ -767,135 +767,135 @@
       </c>
       <c r="B9" s="2">
         <v>1877</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>1876</v>
+        <v>201</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="2" t="s">
-        <v>13</v>
+      <c r="G10" s="2">
+        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>201</v>
+        <v>1876</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G11" s="2">
-        <v>6</v>
+      <c r="G11" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>193</v>
+        <v>1878</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2">
-        <v>9</v>
+      <c r="G12" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>1878</v>
+        <v>193</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2" t="s">
-        <v>13</v>
+      <c r="G13" s="2">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>1501</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>3</v>
       </c>
     </row>