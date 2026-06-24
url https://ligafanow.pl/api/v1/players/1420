--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -104,54 +104,54 @@
   <si>
     <t>Skała</t>
   </si>
   <si>
     <t>Jarek</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Snopek</t>
   </si>
   <si>
     <t>Hein</t>
   </si>
   <si>
     <t>Bruździak</t>
   </si>
   <si>
     <t>Sobolewski</t>
   </si>
   <si>
     <t>Krzysiek</t>
   </si>
   <si>
+    <t>Korpalski</t>
+  </si>
+  <si>
     <t>Klimek</t>
-  </si>
-[...1 lines deleted...]
-    <t>Korpalski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Adamczyk</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Mrowicki</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Więckowski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Roguski</t>
   </si>
@@ -824,74 +824,74 @@
       </c>
       <c r="B12" s="2">
         <v>3149</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>7117</v>
+        <v>7118</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>7118</v>
+        <v>7117</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>3103</v>
       </c>
       <c r="C15" s="2" t="s">