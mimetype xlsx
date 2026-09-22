--- v1 (2026-06-24)
+++ v2 (2026-09-22)
@@ -89,60 +89,60 @@
   <si>
     <t>Kołodziejczyk</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Chudź</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Skała</t>
   </si>
   <si>
     <t>Jarek</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Hein</t>
+  </si>
+  <si>
+    <t>Sobolewski</t>
+  </si>
+  <si>
+    <t>Bruździak</t>
+  </si>
+  <si>
     <t>Snopek</t>
-  </si>
-[...7 lines deleted...]
-    <t>Sobolewski</t>
   </si>
   <si>
     <t>Krzysiek</t>
   </si>
   <si>
     <t>Korpalski</t>
   </si>
   <si>
     <t>Klimek</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Adamczyk</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Mrowicki</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
@@ -732,123 +732,123 @@
       </c>
       <c r="B8" s="2">
         <v>7113</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>5336</v>
+        <v>7399</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>7399</v>
+        <v>3149</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>7114</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>3149</v>
+        <v>5336</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>7118</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">