--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -80,60 +80,60 @@
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Kuniczuk</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Kurycki</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Wittmeyer</t>
   </si>
   <si>
     <t>Maksymilian</t>
   </si>
   <si>
     <t>Korczak</t>
   </si>
   <si>
+    <t>Marcin</t>
+  </si>
+  <si>
+    <t>Dudko</t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
-    <t>Marcin</t>
-[...1 lines deleted...]
-  <si>
     <t>Rybicki</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dudko</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Baran</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Opęchowski</t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t>Kiełb</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Dąbrowski</t>
   </si>
@@ -691,80 +691,80 @@
       </c>
       <c r="B7" s="2">
         <v>7170</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>7171</v>
+        <v>7172</v>
       </c>
       <c r="C8" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="E8" s="2" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>7172</v>
+        <v>7171</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>7361</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
@@ -832,97 +832,97 @@
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>7183</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>7182</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>7180</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>7175</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">