--- v0 (2026-04-09)
+++ v1 (2026-09-18)
@@ -71,132 +71,132 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Eryk</t>
   </si>
   <si>
     <t>Dylewski</t>
   </si>
   <si>
     <t xml:space="preserve">Grzegorz </t>
   </si>
   <si>
     <t>Osica</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Szymański</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
+    <t>Rymarski</t>
+  </si>
+  <si>
     <t>Urbański</t>
   </si>
   <si>
-    <t>Rymarski</t>
-[...1 lines deleted...]
-  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Samoraj</t>
   </si>
   <si>
+    <t xml:space="preserve">Jan </t>
+  </si>
+  <si>
+    <t>Przychodniak</t>
+  </si>
+  <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Zawodniak</t>
   </si>
   <si>
-    <t xml:space="preserve">Jan </t>
-[...4 lines deleted...]
-  <si>
     <t>Jeremi</t>
   </si>
   <si>
     <t>Mikiciak</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Konopka</t>
   </si>
   <si>
     <t>Kewin</t>
   </si>
   <si>
     <t>Jaroszewski</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Rychter</t>
   </si>
   <si>
     <t>Kałuski</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Kazimierczak</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Milej</t>
   </si>
   <si>
     <t>Laskowski</t>
   </si>
   <si>
     <t>Woźniak</t>
   </si>
   <si>
+    <t>Michał</t>
+  </si>
+  <si>
+    <t>Widz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t>Marcinkiewcz</t>
-  </si>
-[...4 lines deleted...]
-    <t>Widz</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Madej</t>
   </si>
   <si>
     <t xml:space="preserve">Rafał </t>
   </si>
   <si>
     <t>Sierhej</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Fliszkiewcz</t>
   </si>
   <si>
     <t>Wojtek</t>
   </si>
   <si>
     <t>Rempała</t>
   </si>
@@ -699,143 +699,143 @@
       </c>
       <c r="B5" s="2">
         <v>7216</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>7209</v>
+        <v>7230</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
-        <v>6</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>7230</v>
+        <v>7209</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
-        <v>26</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>7208</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>7221</v>
+        <v>7226</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>7226</v>
+        <v>7221</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>7207</v>
       </c>
       <c r="C11" s="2" t="s">
@@ -1044,74 +1044,74 @@
       </c>
       <c r="B20" s="2">
         <v>7222</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>7228</v>
+        <v>7210</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>7210</v>
+        <v>7228</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>7212</v>
       </c>
       <c r="C23" s="2" t="s">