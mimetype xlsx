--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -56,62 +56,62 @@
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Ryszewski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Eryk</t>
   </si>
   <si>
     <t>Dylewski</t>
   </si>
   <si>
+    <t>Grzegorz</t>
+  </si>
+  <si>
+    <t>Szymański</t>
+  </si>
+  <si>
     <t xml:space="preserve">Grzegorz </t>
   </si>
   <si>
     <t>Osica</t>
   </si>
   <si>
-    <t>Grzegorz</t>
-[...4 lines deleted...]
-  <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Rymarski</t>
   </si>
   <si>
     <t>Urbański</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Samoraj</t>
   </si>
   <si>
     <t xml:space="preserve">Jan </t>
   </si>
   <si>
     <t>Przychodniak</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Zawodniak</t>
@@ -134,57 +134,57 @@
   <si>
     <t>Jaroszewski</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Rychter</t>
   </si>
   <si>
     <t>Kałuski</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Kazimierczak</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Woźniak</t>
+  </si>
+  <si>
+    <t>Laskowski</t>
+  </si>
+  <si>
     <t>Milej</t>
-  </si>
-[...4 lines deleted...]
-    <t>Woźniak</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Widz</t>
   </si>
   <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t>Marcinkiewcz</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Madej</t>
   </si>
   <si>
     <t xml:space="preserve">Rafał </t>
   </si>
   <si>
     <t>Sierhej</t>
   </si>
@@ -653,74 +653,74 @@
       </c>
       <c r="B3" s="2">
         <v>7217</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>7211</v>
+        <v>7216</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>7216</v>
+        <v>7211</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>7230</v>
       </c>
       <c r="C6" s="2" t="s">
@@ -938,134 +938,134 @@
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>7227</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>7223</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>7231</v>
+        <v>7222</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>7215</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>7222</v>
+        <v>7231</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>7210</v>
       </c>
       <c r="C21" s="2" t="s">