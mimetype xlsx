--- v0 (2026-04-03)
+++ v1 (2026-10-02)
@@ -122,54 +122,54 @@
   <si>
     <t>Kozioł</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Skowroński</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Kwiatkowski</t>
   </si>
   <si>
     <t>Olivier</t>
   </si>
   <si>
     <t>Aleksander</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
+    <t>Siczek</t>
+  </si>
+  <si>
     <t>Sobolewski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Siczek</t>
   </si>
   <si>
     <t>Ciborski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Sobieszek</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Dominiak</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -864,74 +864,74 @@
       </c>
       <c r="B14" s="2">
         <v>6812</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>7001</v>
+        <v>6813</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>6813</v>
+        <v>7001</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>6924</v>
       </c>
       <c r="C17" s="2" t="s">