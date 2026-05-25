--- v0 (2026-03-30)
+++ v1 (2026-05-25)
@@ -89,117 +89,117 @@
   <si>
     <t xml:space="preserve">Nowek </t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Damian </t>
   </si>
   <si>
     <t xml:space="preserve">Bieńka </t>
   </si>
   <si>
     <t xml:space="preserve">Dariusz </t>
   </si>
   <si>
     <t xml:space="preserve">Napiwocki </t>
   </si>
   <si>
     <t xml:space="preserve">Filip </t>
   </si>
   <si>
     <t xml:space="preserve">Ptaszek </t>
   </si>
   <si>
+    <t>Jakub</t>
+  </si>
+  <si>
+    <t>Myszór</t>
+  </si>
+  <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t xml:space="preserve">Siwiński </t>
   </si>
   <si>
-    <t>Jakub</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Jan </t>
   </si>
   <si>
     <t xml:space="preserve">Ławcewicz </t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Słupski</t>
   </si>
   <si>
     <t xml:space="preserve">Mitrowski </t>
   </si>
   <si>
     <t xml:space="preserve">Janek </t>
   </si>
   <si>
     <t xml:space="preserve">Kurlanc </t>
   </si>
   <si>
     <t>Julia</t>
   </si>
   <si>
     <t>Bzura</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper </t>
   </si>
   <si>
     <t xml:space="preserve">Orłowski </t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t xml:space="preserve">Heppen </t>
   </si>
   <si>
     <t xml:space="preserve">Ceran </t>
   </si>
   <si>
+    <t>Karol</t>
+  </si>
+  <si>
+    <t>Wierzchoń</t>
+  </si>
+  <si>
     <t xml:space="preserve">Karol </t>
   </si>
   <si>
+    <t xml:space="preserve">Górski </t>
+  </si>
+  <si>
     <t xml:space="preserve">Janiec </t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">Górski </t>
   </si>
   <si>
     <t xml:space="preserve">Maciek </t>
   </si>
   <si>
     <t xml:space="preserve">Płuska </t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t xml:space="preserve">Leleno </t>
   </si>
   <si>
     <t xml:space="preserve">Maurycy </t>
   </si>
   <si>
     <t>Ostaszewski</t>
   </si>
   <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t xml:space="preserve">Flis </t>
   </si>
@@ -768,74 +768,74 @@
       </c>
       <c r="B8" s="2">
         <v>6557</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>6550</v>
+        <v>7444</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>7444</v>
+        <v>6550</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>6560</v>
       </c>
       <c r="C11" s="2" t="s">
@@ -998,112 +998,112 @@
       </c>
       <c r="B18" s="2">
         <v>6552</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
         <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>6547</v>
+        <v>5416</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2">
-        <v>26</v>
+      <c r="G19" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>5416</v>
+        <v>6558</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="2" t="s">
-        <v>11</v>
+      <c r="G20" s="2">
+        <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>6558</v>
+        <v>6547</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
-        <v>8</v>
+        <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>4218</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2">
         <v>23</v>
       </c>
     </row>