--- v1 (2026-05-25)
+++ v2 (2026-07-11)
@@ -101,90 +101,90 @@
   <si>
     <t xml:space="preserve">Dariusz </t>
   </si>
   <si>
     <t xml:space="preserve">Napiwocki </t>
   </si>
   <si>
     <t xml:space="preserve">Filip </t>
   </si>
   <si>
     <t xml:space="preserve">Ptaszek </t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Myszór</t>
   </si>
   <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t xml:space="preserve">Siwiński </t>
   </si>
   <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t>Słupski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Jan </t>
   </si>
   <si>
+    <t xml:space="preserve">Mitrowski </t>
+  </si>
+  <si>
     <t xml:space="preserve">Ławcewicz </t>
   </si>
   <si>
-    <t>Jan</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Janek </t>
   </si>
   <si>
     <t xml:space="preserve">Kurlanc </t>
   </si>
   <si>
     <t>Julia</t>
   </si>
   <si>
     <t>Bzura</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper </t>
   </si>
   <si>
     <t xml:space="preserve">Orłowski </t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
+    <t xml:space="preserve">Ceran </t>
+  </si>
+  <si>
     <t xml:space="preserve">Heppen </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Ceran </t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Wierzchoń</t>
   </si>
   <si>
     <t xml:space="preserve">Karol </t>
   </si>
   <si>
     <t xml:space="preserve">Górski </t>
   </si>
   <si>
     <t xml:space="preserve">Janiec </t>
   </si>
   <si>
     <t xml:space="preserve">Maciek </t>
   </si>
   <si>
     <t xml:space="preserve">Płuska </t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
@@ -814,112 +814,112 @@
       </c>
       <c r="B10" s="2">
         <v>6550</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>6560</v>
+        <v>7552</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>7552</v>
+        <v>6551</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2" t="s">
-        <v>11</v>
+      <c r="G12" s="2">
+        <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>6551</v>
+        <v>6560</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2">
-        <v>7</v>
+      <c r="G13" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>6548</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>69</v>
       </c>
     </row>
@@ -952,89 +952,89 @@
       </c>
       <c r="B16" s="2">
         <v>6564</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>6546</v>
+        <v>6552</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
-        <v>5</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>6552</v>
+        <v>6546</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
-        <v>77</v>
+        <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>5416</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1168,51 +1168,51 @@
       </c>
       <c r="E25" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>6561</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>