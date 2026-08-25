--- v2 (2026-07-11)
+++ v3 (2026-08-25)
@@ -89,117 +89,117 @@
   <si>
     <t xml:space="preserve">Nowek </t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Damian </t>
   </si>
   <si>
     <t xml:space="preserve">Bieńka </t>
   </si>
   <si>
     <t xml:space="preserve">Dariusz </t>
   </si>
   <si>
     <t xml:space="preserve">Napiwocki </t>
   </si>
   <si>
     <t xml:space="preserve">Filip </t>
   </si>
   <si>
     <t xml:space="preserve">Ptaszek </t>
   </si>
   <si>
+    <t xml:space="preserve">Jakub </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Siwiński </t>
+  </si>
+  <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Myszór</t>
   </si>
   <si>
-    <t xml:space="preserve">Jakub </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Siwiński </t>
+    <t xml:space="preserve">Jan </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mitrowski </t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Słupski</t>
   </si>
   <si>
-    <t xml:space="preserve">Jan </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Ławcewicz </t>
   </si>
   <si>
     <t xml:space="preserve">Janek </t>
   </si>
   <si>
     <t xml:space="preserve">Kurlanc </t>
   </si>
   <si>
     <t>Julia</t>
   </si>
   <si>
     <t>Bzura</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper </t>
   </si>
   <si>
     <t xml:space="preserve">Orłowski </t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
+    <t xml:space="preserve">Heppen </t>
+  </si>
+  <si>
     <t xml:space="preserve">Ceran </t>
   </si>
   <si>
-    <t xml:space="preserve">Heppen </t>
+    <t xml:space="preserve">Karol </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Janiec </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Górski </t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Wierzchoń</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">Janiec </t>
   </si>
   <si>
     <t xml:space="preserve">Maciek </t>
   </si>
   <si>
     <t xml:space="preserve">Płuska </t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t xml:space="preserve">Leleno </t>
   </si>
   <si>
     <t xml:space="preserve">Maurycy </t>
   </si>
   <si>
     <t>Ostaszewski</t>
   </si>
   <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t xml:space="preserve">Flis </t>
   </si>
@@ -768,149 +768,149 @@
       </c>
       <c r="B8" s="2">
         <v>6557</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>7444</v>
+        <v>6550</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>6550</v>
+        <v>7444</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>7552</v>
+        <v>6551</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G11" s="2" t="s">
-        <v>11</v>
+      <c r="G11" s="2">
+        <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>6551</v>
+        <v>7552</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2">
-        <v>7</v>
+      <c r="G12" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>6560</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>6548</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
@@ -952,158 +952,158 @@
       </c>
       <c r="B16" s="2">
         <v>6564</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>6552</v>
+        <v>6546</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
-        <v>77</v>
+        <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>6546</v>
+        <v>6552</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
-        <v>5</v>
+        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>5416</v>
+        <v>6547</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>11</v>
+      <c r="G19" s="2">
+        <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>6558</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E20" s="2" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>6547</v>
+        <v>5416</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G21" s="2">
-        <v>26</v>
+      <c r="G21" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>4218</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2">
         <v>23</v>
       </c>
     </row>