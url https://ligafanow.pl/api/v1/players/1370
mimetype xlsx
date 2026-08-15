--- v0 (2026-04-01)
+++ v1 (2026-08-15)
@@ -38,120 +38,120 @@
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
+    <t>Bartłomiej</t>
+  </si>
+  <si>
+    <t>Folc</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t xml:space="preserve">Bartłomiej </t>
   </si>
   <si>
     <t xml:space="preserve">Łaciak </t>
   </si>
   <si>
-    <t>POL</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Cezary </t>
   </si>
   <si>
     <t xml:space="preserve">Małecki </t>
   </si>
   <si>
     <t xml:space="preserve">Damian </t>
   </si>
   <si>
     <t xml:space="preserve">Kurasiewicz </t>
   </si>
   <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t>Hemperek</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper </t>
   </si>
   <si>
     <t xml:space="preserve">Kędra </t>
   </si>
   <si>
     <t xml:space="preserve">Krzysztof </t>
   </si>
   <si>
     <t xml:space="preserve">Górecki </t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Maciej </t>
   </si>
   <si>
     <t>Dyjewski</t>
   </si>
   <si>
+    <t xml:space="preserve">Michał </t>
+  </si>
+  <si>
+    <t>Kowalczyk</t>
+  </si>
+  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Rzeczkowski</t>
   </si>
   <si>
     <t>Karaś</t>
-  </si>
-[...4 lines deleted...]
-    <t>Kowalczyk</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Arendt</t>
   </si>
   <si>
     <t xml:space="preserve">Sebastian </t>
   </si>
   <si>
     <t xml:space="preserve">Łuczak </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -544,89 +544,89 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>4358</v>
+        <v>6257</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G2" s="2">
-        <v>7</v>
+      <c r="G2" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>6257</v>
+        <v>4358</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="2" t="s">
-        <v>13</v>
+      <c r="G3" s="2">
+        <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
         <v>4353</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2">
         <v>5</v>
       </c>
     </row>
@@ -728,112 +728,112 @@
       </c>
       <c r="B9" s="2">
         <v>4351</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>2145</v>
+        <v>5272</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
-        <v>4</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>1678</v>
+        <v>2145</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
-        <v>11</v>
+        <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>5272</v>
+        <v>1678</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>23</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>4350</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
         <v>15</v>
       </c>
     </row>