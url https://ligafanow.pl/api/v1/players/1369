--- v1 (2026-07-01)
+++ v2 (2026-09-29)
@@ -83,99 +83,99 @@
   <si>
     <t>Klimkowski</t>
   </si>
   <si>
     <t>Gozdołek</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Staniszewski</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Szmańda</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Palka</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Kacper</t>
   </si>
   <si>
+    <t>Pietrzak</t>
+  </si>
+  <si>
     <t>Denis</t>
   </si>
   <si>
-    <t>Bramkarz</t>
-[...4 lines deleted...]
-  <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Kuch</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Stachowicz</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Krupiński</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Wernio</t>
   </si>
   <si>
     <t xml:space="preserve">Mariusz </t>
   </si>
   <si>
     <t xml:space="preserve">Żmuda </t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Tuzin</t>
+  </si>
+  <si>
     <t>Adamowicz</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tuzin</t>
   </si>
   <si>
     <t>Maxime</t>
   </si>
   <si>
     <t>Marcinkiewicz</t>
   </si>
   <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t xml:space="preserve">Marczyk </t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Pieńkowski</t>
   </si>
   <si>
     <t>Skiba</t>
   </si>
   <si>
     <t xml:space="preserve">Robert </t>
   </si>
@@ -744,123 +744,123 @@
       </c>
       <c r="B8" s="2">
         <v>5931</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>7014</v>
+        <v>6913</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>6913</v>
+        <v>7014</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>7015</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>4859</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>3311</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
@@ -905,89 +905,89 @@
       </c>
       <c r="B15" s="2">
         <v>6340</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>3551</v>
+        <v>3320</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
-        <v>99</v>
+        <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>3320</v>
+        <v>3551</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>7428</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>13</v>
       </c>
     </row>