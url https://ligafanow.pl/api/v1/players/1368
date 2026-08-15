--- v0 (2026-04-01)
+++ v1 (2026-08-15)
@@ -113,60 +113,60 @@
   <si>
     <t>Kwieciński</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Mroczkowski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Krystian </t>
   </si>
   <si>
     <t>Matysek</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Reszka</t>
   </si>
   <si>
+    <t>Marcin</t>
+  </si>
+  <si>
+    <t>Jaszczołt</t>
+  </si>
+  <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t>Polak</t>
-  </si>
-[...4 lines deleted...]
-    <t>Jaszczołt</t>
   </si>
   <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t xml:space="preserve">Pawłowski </t>
   </si>
   <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Orzechowski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Jary</t>
   </si>
@@ -836,89 +836,89 @@
       </c>
       <c r="B12" s="2">
         <v>7517</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>6177</v>
+        <v>6249</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2">
-        <v>13</v>
+      <c r="G13" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>6249</v>
+        <v>6177</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="2" t="s">
-        <v>11</v>
+      <c r="G14" s="2">
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>6170</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>