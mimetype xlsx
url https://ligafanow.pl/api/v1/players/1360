--- v0 (2026-04-03)
+++ v1 (2026-05-18)
@@ -137,54 +137,54 @@
   <si>
     <t>Jabłoński</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Bochenek</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Wielgosz</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Materna</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Tomaszczyk</t>
+  </si>
+  <si>
     <t>Sałaciński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tomaszczyk</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Radziszewski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Radelczyk</t>
   </si>
   <si>
     <t>Goryszewski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Michalak</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
@@ -981,74 +981,74 @@
       </c>
       <c r="B17" s="2">
         <v>4404</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>3187</v>
+        <v>2599</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>2599</v>
+        <v>3187</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>3038</v>
       </c>
       <c r="C20" s="2" t="s">