--- v0 (2026-04-05)
+++ v1 (2026-10-05)
@@ -56,162 +56,162 @@
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t xml:space="preserve">Adam </t>
   </si>
   <si>
     <t>Trybus</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Matejczuk</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Dawid </t>
   </si>
   <si>
+    <t>Pływaczewski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Głowacki </t>
   </si>
   <si>
-    <t>Bramkarz</t>
-[...4 lines deleted...]
-  <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Trzaskowski</t>
   </si>
   <si>
     <t xml:space="preserve">Dominik </t>
   </si>
   <si>
     <t>Łuczak</t>
   </si>
   <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
+    <t xml:space="preserve">Jastrzębski </t>
+  </si>
+  <si>
     <t>Sierociński</t>
   </si>
   <si>
     <t>Przygoda</t>
   </si>
   <si>
-    <t xml:space="preserve">Jastrzębski </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Kacper </t>
   </si>
   <si>
     <t>Krzyt</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Nowak</t>
   </si>
   <si>
     <t xml:space="preserve">Konrad </t>
   </si>
   <si>
     <t>Wiśniewski</t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Tymendorf</t>
   </si>
   <si>
     <t xml:space="preserve">Krzysztof </t>
   </si>
   <si>
     <t>Rzewuski</t>
   </si>
   <si>
     <t xml:space="preserve">Maciej </t>
   </si>
   <si>
     <t>Piasecki</t>
   </si>
   <si>
     <t xml:space="preserve">Maciek </t>
   </si>
   <si>
     <t xml:space="preserve">Stanicki </t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Głowacki</t>
+  </si>
+  <si>
     <t>Kaczyński</t>
   </si>
   <si>
     <t>Lachowicz</t>
   </si>
   <si>
-    <t>Głowacki</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Miłosz </t>
   </si>
   <si>
     <t>Paradowski</t>
   </si>
   <si>
     <t xml:space="preserve">Oskar </t>
   </si>
   <si>
     <t>Kania</t>
   </si>
   <si>
+    <t xml:space="preserve">Patryk </t>
+  </si>
+  <si>
+    <t>Putkowski</t>
+  </si>
+  <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Jannasz</t>
-  </si>
-[...4 lines deleted...]
-    <t>Putkowski</t>
   </si>
   <si>
     <t>Ruben</t>
   </si>
   <si>
     <t>Nieścieruk</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Wojtek</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Bednarski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -656,189 +656,189 @@
       </c>
       <c r="B3" s="2">
         <v>5759</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>6414</v>
+        <v>5254</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>5254</v>
+        <v>6414</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>5758</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>5256</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>7432</v>
+        <v>5257</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>5262</v>
+        <v>7432</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>5257</v>
+        <v>5262</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>5255</v>
       </c>
       <c r="C11" s="2" t="s">
@@ -978,97 +978,97 @@
       </c>
       <c r="B17" s="2">
         <v>5306</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>5545</v>
+        <v>7055</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>5760</v>
+        <v>5545</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>7055</v>
+        <v>5760</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>5304</v>
       </c>
       <c r="C21" s="2" t="s">
@@ -1093,129 +1093,129 @@
       </c>
       <c r="B22" s="2">
         <v>5259</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>6063</v>
+        <v>5305</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>5305</v>
+        <v>6063</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>5839</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>7204</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
         <v>6226</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F27" s="2" t="s">