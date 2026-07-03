--- v0 (2026-04-02)
+++ v1 (2026-07-03)
@@ -89,60 +89,60 @@
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Sochacki</t>
   </si>
   <si>
     <t xml:space="preserve">Krzysztof </t>
   </si>
   <si>
     <t xml:space="preserve">Roguski </t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Walerjański</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Wardecki</t>
   </si>
   <si>
+    <t xml:space="preserve">Mateusz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nagraba </t>
+  </si>
+  <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Wiśniewski</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Nagraba </t>
   </si>
   <si>
     <t xml:space="preserve">Mirosław </t>
   </si>
   <si>
     <t>Pisarek</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Ptasiński</t>
   </si>
   <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t xml:space="preserve">Piotrowski </t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Urbaniak</t>
   </si>
@@ -737,89 +737,89 @@
       </c>
       <c r="B9" s="2">
         <v>7149</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>6275</v>
+        <v>6276</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
-        <v>22</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>6276</v>
+        <v>6275</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>6863</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>9</v>
       </c>
     </row>