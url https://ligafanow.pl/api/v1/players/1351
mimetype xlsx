--- v1 (2026-07-21)
+++ v2 (2026-09-18)
@@ -77,71 +77,71 @@
   <si>
     <t>Szczytniewski</t>
   </si>
   <si>
     <t>Dariusz</t>
   </si>
   <si>
     <t>Piwowarski</t>
   </si>
   <si>
     <t xml:space="preserve">Dominik </t>
   </si>
   <si>
     <t>Trojan-Zakrzewski</t>
   </si>
   <si>
     <t>Eryk</t>
   </si>
   <si>
     <t>Zawadzki</t>
   </si>
   <si>
     <t>Wyszyński</t>
   </si>
   <si>
+    <t>Igor</t>
+  </si>
+  <si>
+    <t>Nowak</t>
+  </si>
+  <si>
     <t xml:space="preserve">Igor </t>
   </si>
   <si>
     <t xml:space="preserve">Szlęzak </t>
   </si>
   <si>
-    <t>Igor</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
+    <t xml:space="preserve">Jączak </t>
+  </si>
+  <si>
     <t xml:space="preserve">Kozubowski </t>
   </si>
   <si>
-    <t xml:space="preserve">Jączak </t>
-[...1 lines deleted...]
-  <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Wojtyczek</t>
   </si>
   <si>
     <t>Janusz</t>
   </si>
   <si>
     <t>Mirowski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Cyran</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Serwach</t>
   </si>
   <si>
     <t xml:space="preserve">Krystian </t>
@@ -149,105 +149,105 @@
   <si>
     <t xml:space="preserve">Zawadzki </t>
   </si>
   <si>
     <t xml:space="preserve">Maksymilian </t>
   </si>
   <si>
     <t xml:space="preserve">Szałajski </t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Gede</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Grzybowski</t>
   </si>
   <si>
+    <t xml:space="preserve">Michał </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Misterek </t>
+  </si>
+  <si>
+    <t>Paradowski</t>
+  </si>
+  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Szeniawski</t>
   </si>
   <si>
-    <t xml:space="preserve">Michał </t>
-[...7 lines deleted...]
-  <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Mańko</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Częścik</t>
   </si>
   <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t>Tyszewski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Kostrzewski</t>
   </si>
   <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t>Ilków</t>
   </si>
   <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>Warda</t>
+  </si>
+  <si>
     <t xml:space="preserve">Robert </t>
   </si>
   <si>
     <t xml:space="preserve">Łuczak </t>
-  </si>
-[...4 lines deleted...]
-    <t>Warda</t>
   </si>
   <si>
     <t xml:space="preserve">Sebastian </t>
   </si>
   <si>
     <t>Zaremba</t>
   </si>
   <si>
     <t xml:space="preserve">Stanisław </t>
   </si>
   <si>
     <t xml:space="preserve">Herman </t>
   </si>
   <si>
     <t>Stepan</t>
   </si>
   <si>
     <t>Tumchiy</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Zbigniew</t>
   </si>
@@ -799,120 +799,120 @@
       </c>
       <c r="B7" s="2">
         <v>6017</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>6369</v>
+        <v>3900</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>3900</v>
+        <v>6369</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>6731</v>
+        <v>6734</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>6734</v>
+        <v>6731</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>2871</v>
       </c>
       <c r="C12" s="2" t="s">
@@ -1075,103 +1075,103 @@
       </c>
       <c r="B19" s="2">
         <v>3314</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>2721</v>
+        <v>6730</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>7322</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D21" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E21" s="2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>6730</v>
+        <v>2721</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>2593</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="2" t="s">
@@ -1259,106 +1259,106 @@
       </c>
       <c r="B27" s="2">
         <v>5731</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>6162</v>
+        <v>7325</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>7325</v>
+        <v>6162</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
         <v>6162</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
         <v>5730</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F31" s="2" t="s">