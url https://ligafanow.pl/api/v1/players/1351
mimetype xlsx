--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -176,60 +176,60 @@
   <si>
     <t>Szeniawski</t>
   </si>
   <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t>Paradowski</t>
   </si>
   <si>
     <t xml:space="preserve">Misterek </t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Mańko</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Częścik</t>
   </si>
   <si>
+    <t xml:space="preserve">Patryk </t>
+  </si>
+  <si>
+    <t>Tyszewski</t>
+  </si>
+  <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Kostrzewski</t>
-  </si>
-[...4 lines deleted...]
-    <t>Tyszewski</t>
   </si>
   <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t>Ilków</t>
   </si>
   <si>
     <t xml:space="preserve">Robert </t>
   </si>
   <si>
     <t xml:space="preserve">Łuczak </t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Warda</t>
   </si>
   <si>
     <t xml:space="preserve">Sebastian </t>
   </si>
   <si>
     <t>Zaremba</t>
   </si>
@@ -1190,74 +1190,74 @@
       </c>
       <c r="B24" s="2">
         <v>7323</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>7324</v>
+        <v>6729</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>6729</v>
+        <v>7324</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
         <v>5731</v>
       </c>
       <c r="C27" s="2" t="s">