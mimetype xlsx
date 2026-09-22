--- v2 (2026-07-03)
+++ v3 (2026-09-22)
@@ -122,117 +122,117 @@
   <si>
     <t xml:space="preserve">Kacper </t>
   </si>
   <si>
     <t>Twardowski</t>
   </si>
   <si>
     <t xml:space="preserve">Konrad </t>
   </si>
   <si>
     <t>Sokołowski</t>
   </si>
   <si>
     <t>Lech</t>
   </si>
   <si>
     <t>Branka</t>
   </si>
   <si>
     <t xml:space="preserve">Maciej </t>
   </si>
   <si>
     <t xml:space="preserve">Wierzbicki </t>
   </si>
   <si>
+    <t xml:space="preserve">Mateusz </t>
+  </si>
+  <si>
+    <t>Górka</t>
+  </si>
+  <si>
     <t>Mateusz</t>
   </si>
   <si>
-    <t xml:space="preserve">Mateusz </t>
-[...4 lines deleted...]
-  <si>
     <t>Musiński</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Pindel</t>
   </si>
   <si>
     <t>Mieszko</t>
   </si>
   <si>
     <t>Kaczmarczyk</t>
   </si>
   <si>
     <t xml:space="preserve">Miłosz </t>
   </si>
   <si>
     <t>Czernecki</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Orzel</t>
   </si>
   <si>
     <t xml:space="preserve">Pawel </t>
   </si>
   <si>
     <t>Boltuc</t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t>Haracz</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Krysztofik</t>
+  </si>
+  <si>
     <t>Zaborowski</t>
   </si>
   <si>
-    <t>Krysztofik</t>
-[...1 lines deleted...]
-  <si>
     <t>Lenart</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Machniewicz</t>
+  </si>
+  <si>
     <t>Cieślak</t>
-  </si>
-[...1 lines deleted...]
-    <t>Machniewicz</t>
   </si>
   <si>
     <t>Szwedo</t>
   </si>
   <si>
     <t>Przemek</t>
   </si>
   <si>
     <t>Kasperski</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t>Machnik</t>
   </si>
   <si>
     <t>Januszkiewicz</t>
   </si>
   <si>
     <t xml:space="preserve">Wiktor </t>
   </si>
   <si>
     <t xml:space="preserve">Zdzienicki </t>
   </si>
@@ -942,103 +942,103 @@
       </c>
       <c r="B14" s="2">
         <v>6739</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>2089</v>
+        <v>6748</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>6748</v>
+        <v>2089</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>2879</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>6792</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
@@ -1149,143 +1149,143 @@
       </c>
       <c r="B23" s="2">
         <v>6740</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>6944</v>
+        <v>7559</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>7559</v>
+        <v>6944</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>7504</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>7080</v>
+        <v>7064</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>7064</v>
+        <v>7080</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
         <v>7389</v>
       </c>
       <c r="C29" s="2" t="s">