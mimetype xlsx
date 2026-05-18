--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -65,89 +65,89 @@
   <si>
     <t>Tarnowski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Cuitlahuac </t>
   </si>
   <si>
     <t xml:space="preserve">Rangel </t>
   </si>
   <si>
     <t xml:space="preserve">Daniel </t>
   </si>
   <si>
     <t>Troć</t>
   </si>
   <si>
     <t xml:space="preserve">Dawid </t>
   </si>
   <si>
+    <t>Detko</t>
+  </si>
+  <si>
     <t>Zalewski</t>
   </si>
   <si>
-    <t>Detko</t>
-[...1 lines deleted...]
-  <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Suracki</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Szostak</t>
   </si>
   <si>
     <t xml:space="preserve">Jan </t>
   </si>
   <si>
     <t>Delmanowicz</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
+    <t>Kacper</t>
+  </si>
+  <si>
+    <t>Mostowiec</t>
+  </si>
+  <si>
     <t xml:space="preserve">Kacper </t>
   </si>
   <si>
     <t>Twardowski</t>
   </si>
   <si>
-    <t>Bramkarz</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Konrad </t>
   </si>
   <si>
     <t>Sokołowski</t>
   </si>
   <si>
     <t>Lech</t>
   </si>
   <si>
     <t>Branka</t>
   </si>
   <si>
     <t xml:space="preserve">Maciej </t>
   </si>
   <si>
     <t xml:space="preserve">Wierzbicki </t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t>Górka</t>
   </si>
   <si>
     <t>Mateusz</t>
@@ -167,90 +167,90 @@
   <si>
     <t>Kaczmarczyk</t>
   </si>
   <si>
     <t xml:space="preserve">Miłosz </t>
   </si>
   <si>
     <t>Czernecki</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Orzel</t>
   </si>
   <si>
     <t xml:space="preserve">Pawel </t>
   </si>
   <si>
     <t>Boltuc</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Krysztofik</t>
+  </si>
+  <si>
     <t>Lenart</t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t>Haracz</t>
   </si>
   <si>
     <t>Zaborowski</t>
   </si>
   <si>
-    <t>Krysztofik</t>
-[...1 lines deleted...]
-  <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Cieślak</t>
+  </si>
+  <si>
+    <t>Machniewicz</t>
+  </si>
+  <si>
     <t>Szwedo</t>
   </si>
   <si>
-    <t>Cieślak</t>
-[...4 lines deleted...]
-  <si>
     <t>Przemek</t>
   </si>
   <si>
     <t>Kasperski</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
+    <t>Machnik</t>
+  </si>
+  <si>
     <t>Januszkiewicz</t>
-  </si>
-[...1 lines deleted...]
-    <t>Machnik</t>
   </si>
   <si>
     <t xml:space="preserve">Wiktor </t>
   </si>
   <si>
     <t xml:space="preserve">Zdzienicki </t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t xml:space="preserve">Gumula </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -712,74 +712,74 @@
       </c>
       <c r="B4" s="2">
         <v>6742</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>6751</v>
+        <v>6745</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>6745</v>
+        <v>6751</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>7388</v>
       </c>
       <c r="C7" s="2" t="s">
@@ -827,77 +827,77 @@
       </c>
       <c r="B9" s="2">
         <v>6747</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>6744</v>
+        <v>7350</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>7350</v>
+        <v>6744</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>7079</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
@@ -1014,51 +1014,51 @@
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>6792</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>5996</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
@@ -1126,258 +1126,258 @@
       </c>
       <c r="B22" s="2">
         <v>6741</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>7504</v>
+        <v>7559</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>6740</v>
+        <v>7504</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E24" s="2" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>6944</v>
+        <v>6740</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>7559</v>
+        <v>6944</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>7389</v>
+        <v>7080</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>7080</v>
+        <v>7064</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>7064</v>
+        <v>7389</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
         <v>6791</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
-        <v>6737</v>
+        <v>6746</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
-        <v>6746</v>
+        <v>6737</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="2">
         <v>6743</v>
       </c>
       <c r="C33" s="2" t="s">