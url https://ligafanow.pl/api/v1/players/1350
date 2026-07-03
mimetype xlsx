--- v1 (2026-05-18)
+++ v2 (2026-07-03)
@@ -65,56 +65,56 @@
   <si>
     <t>Tarnowski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Cuitlahuac </t>
   </si>
   <si>
     <t xml:space="preserve">Rangel </t>
   </si>
   <si>
     <t xml:space="preserve">Daniel </t>
   </si>
   <si>
     <t>Troć</t>
   </si>
   <si>
     <t xml:space="preserve">Dawid </t>
   </si>
   <si>
+    <t>Zalewski</t>
+  </si>
+  <si>
     <t>Detko</t>
   </si>
   <si>
-    <t>Zalewski</t>
-[...1 lines deleted...]
-  <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Suracki</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Szostak</t>
   </si>
   <si>
     <t xml:space="preserve">Jan </t>
   </si>
   <si>
     <t>Delmanowicz</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Mostowiec</t>
@@ -122,108 +122,108 @@
   <si>
     <t xml:space="preserve">Kacper </t>
   </si>
   <si>
     <t>Twardowski</t>
   </si>
   <si>
     <t xml:space="preserve">Konrad </t>
   </si>
   <si>
     <t>Sokołowski</t>
   </si>
   <si>
     <t>Lech</t>
   </si>
   <si>
     <t>Branka</t>
   </si>
   <si>
     <t xml:space="preserve">Maciej </t>
   </si>
   <si>
     <t xml:space="preserve">Wierzbicki </t>
   </si>
   <si>
+    <t>Mateusz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t>Górka</t>
   </si>
   <si>
-    <t>Mateusz</t>
-[...1 lines deleted...]
-  <si>
     <t>Musiński</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Pindel</t>
   </si>
   <si>
     <t>Mieszko</t>
   </si>
   <si>
     <t>Kaczmarczyk</t>
   </si>
   <si>
     <t xml:space="preserve">Miłosz </t>
   </si>
   <si>
     <t>Czernecki</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Orzel</t>
   </si>
   <si>
     <t xml:space="preserve">Pawel </t>
   </si>
   <si>
     <t>Boltuc</t>
   </si>
   <si>
+    <t xml:space="preserve">Paweł </t>
+  </si>
+  <si>
+    <t>Haracz</t>
+  </si>
+  <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Zaborowski</t>
+  </si>
+  <si>
     <t>Krysztofik</t>
   </si>
   <si>
     <t>Lenart</t>
-  </si>
-[...7 lines deleted...]
-    <t>Zaborowski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Cieślak</t>
   </si>
   <si>
     <t>Machniewicz</t>
   </si>
   <si>
     <t>Szwedo</t>
   </si>
   <si>
     <t>Przemek</t>
   </si>
   <si>
     <t>Kasperski</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t>Machnik</t>
   </si>
@@ -712,74 +712,74 @@
       </c>
       <c r="B4" s="2">
         <v>6742</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>6745</v>
+        <v>6751</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>6751</v>
+        <v>6745</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>7388</v>
       </c>
       <c r="C7" s="2" t="s">
@@ -942,106 +942,106 @@
       </c>
       <c r="B14" s="2">
         <v>6739</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>6748</v>
+        <v>2089</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>2879</v>
+        <v>6748</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="E16" s="2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>2089</v>
+        <v>2879</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>6792</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
@@ -1126,126 +1126,126 @@
       </c>
       <c r="B22" s="2">
         <v>6741</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>7559</v>
+        <v>6740</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>7504</v>
+        <v>6944</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>6740</v>
+        <v>7559</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>6944</v>
+        <v>7504</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
         <v>7080</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E27" s="2" t="s">