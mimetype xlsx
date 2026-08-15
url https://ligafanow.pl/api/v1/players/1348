--- v0 (2026-03-31)
+++ v1 (2026-08-15)
@@ -101,62 +101,62 @@
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Trzaskowski</t>
   </si>
   <si>
     <t>Elvin</t>
   </si>
   <si>
     <t>Camalov</t>
   </si>
   <si>
     <t>Emil</t>
   </si>
   <si>
     <t>Huseynov</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Szcześniak</t>
   </si>
   <si>
+    <t>Kamil</t>
+  </si>
+  <si>
+    <t>Janasz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t xml:space="preserve">Borkowski </t>
   </si>
   <si>
-    <t>Kamil</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Konrad </t>
   </si>
   <si>
     <t xml:space="preserve">Zieliński </t>
   </si>
   <si>
     <t>Krzysiek</t>
   </si>
   <si>
     <t>Porębski</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Strzelec</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t>Kurek</t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
@@ -194,66 +194,66 @@
   <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t>Sochacki</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Kucharski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Szymański</t>
   </si>
   <si>
     <t xml:space="preserve">Zbigniew </t>
   </si>
   <si>
     <t>Siwiec</t>
   </si>
   <si>
+    <t xml:space="preserve">Łukasz </t>
+  </si>
+  <si>
+    <t>Krewko</t>
+  </si>
+  <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Pietroń</t>
+  </si>
+  <si>
     <t>Wrona</t>
   </si>
   <si>
-    <t xml:space="preserve">Łukasz </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Żukowski </t>
-  </si>
-[...4 lines deleted...]
-    <t>Pietroń</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -841,77 +841,77 @@
       </c>
       <c r="B10" s="2">
         <v>5886</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>4131</v>
+        <v>7465</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>7465</v>
+        <v>4131</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>6726</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
@@ -1209,120 +1209,120 @@
       </c>
       <c r="B26" s="2">
         <v>7240</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>2209</v>
+        <v>5368</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2">
-        <v>8</v>
+        <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>6724</v>
+        <v>4899</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>5368</v>
+        <v>2209</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2">
-        <v>22</v>
+        <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>4899</v>
+        <v>6724</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>