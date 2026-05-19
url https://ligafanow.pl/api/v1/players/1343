--- v0 (2026-04-03)
+++ v1 (2026-05-19)
@@ -128,78 +128,78 @@
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Binda</t>
   </si>
   <si>
     <t xml:space="preserve">Jigar </t>
   </si>
   <si>
     <t>Makwana</t>
   </si>
   <si>
     <t xml:space="preserve">Karol </t>
   </si>
   <si>
     <t>Żubiński</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Mateusiak</t>
   </si>
   <si>
+    <t>Marcin</t>
+  </si>
+  <si>
+    <t>Monk</t>
+  </si>
+  <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t>Mnich</t>
   </si>
   <si>
-    <t>Marcin</t>
-[...4 lines deleted...]
-  <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Sanecki</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t xml:space="preserve">Mateusz </t>
+  </si>
+  <si>
+    <t>Funek</t>
+  </si>
+  <si>
     <t>Karpiński</t>
-  </si>
-[...4 lines deleted...]
-    <t>Funek</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Wróbel</t>
   </si>
   <si>
     <t>Jędrak</t>
   </si>
   <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t>Figura</t>
   </si>
   <si>
     <t xml:space="preserve">Olek </t>
   </si>
   <si>
     <t xml:space="preserve">Bartkowski </t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
@@ -974,172 +974,172 @@
       </c>
       <c r="B15" s="2">
         <v>2981</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>6527</v>
+        <v>7312</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>7312</v>
+        <v>6527</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>2411</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>7339</v>
+        <v>3037</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>3037</v>
+        <v>6522</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>6522</v>
+        <v>7339</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>4817</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="2" t="s">