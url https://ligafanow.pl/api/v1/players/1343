--- v1 (2026-05-19)
+++ v2 (2026-07-03)
@@ -86,186 +86,186 @@
   <si>
     <t>Miłoński</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t xml:space="preserve">Świetlicki </t>
   </si>
   <si>
     <t xml:space="preserve">Bartek </t>
   </si>
   <si>
     <t xml:space="preserve">Piepióra </t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Drzewucki</t>
   </si>
   <si>
     <t xml:space="preserve">Damian </t>
   </si>
   <si>
+    <t>Nabit</t>
+  </si>
+  <si>
     <t>Kucharczyk</t>
   </si>
   <si>
-    <t>Nabit</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Daniel </t>
   </si>
   <si>
     <t xml:space="preserve">Łachacz </t>
   </si>
   <si>
     <t>Dzony</t>
   </si>
   <si>
     <t>Pada</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Binda</t>
   </si>
   <si>
     <t xml:space="preserve">Jigar </t>
   </si>
   <si>
     <t>Makwana</t>
   </si>
   <si>
     <t xml:space="preserve">Karol </t>
   </si>
   <si>
     <t>Żubiński</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Mateusiak</t>
   </si>
   <si>
+    <t xml:space="preserve">Marcin </t>
+  </si>
+  <si>
+    <t>Mnich</t>
+  </si>
+  <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Monk</t>
   </si>
   <si>
-    <t xml:space="preserve">Marcin </t>
-[...4 lines deleted...]
-  <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Sanecki</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t>Funek</t>
   </si>
   <si>
     <t>Karpiński</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Jędrak</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Michał </t>
+  </si>
+  <si>
+    <t>Figura</t>
+  </si>
+  <si>
     <t>Wróbel</t>
   </si>
   <si>
-    <t>Jędrak</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Olek </t>
   </si>
   <si>
     <t xml:space="preserve">Bartkowski </t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Tylak</t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t xml:space="preserve">Wachol </t>
   </si>
   <si>
     <t xml:space="preserve">Żmudziński </t>
   </si>
   <si>
     <t>Oktabiński</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Zieliński</t>
   </si>
   <si>
     <t xml:space="preserve">Przemek </t>
   </si>
   <si>
     <t xml:space="preserve">Brzostek </t>
   </si>
   <si>
     <t xml:space="preserve">Sebastian </t>
   </si>
   <si>
+    <t xml:space="preserve">Falicki </t>
+  </si>
+  <si>
+    <t>Sebastian</t>
+  </si>
+  <si>
+    <t>Lewandowski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Bartosik </t>
-  </si>
-[...7 lines deleted...]
-    <t>Lewandowski</t>
   </si>
   <si>
     <t xml:space="preserve">Łukasz </t>
   </si>
   <si>
     <t>Załęcki</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -790,74 +790,74 @@
       </c>
       <c r="B7" s="2">
         <v>5322</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>7520</v>
+        <v>5375</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>5375</v>
+        <v>7520</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>6517</v>
       </c>
       <c r="C10" s="2" t="s">
@@ -974,74 +974,74 @@
       </c>
       <c r="B15" s="2">
         <v>2981</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>7312</v>
+        <v>6527</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>6527</v>
+        <v>7312</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>2411</v>
       </c>
       <c r="C18" s="2" t="s">
@@ -1112,103 +1112,103 @@
       </c>
       <c r="B21" s="2">
         <v>7339</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>4817</v>
+        <v>2218</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>2218</v>
+        <v>6531</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>6531</v>
+        <v>4817</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>6519</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E25" s="2" t="s">
@@ -1342,103 +1342,103 @@
       </c>
       <c r="B31" s="2">
         <v>6529</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
-        <v>6523</v>
+        <v>6526</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>65</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="2">
-        <v>6526</v>
+        <v>7468</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="2">
-        <v>7468</v>
+        <v>6523</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="2">
         <v>6521</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E35" s="2" t="s">