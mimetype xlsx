--- v0 (2026-04-03)
+++ v1 (2026-05-19)
@@ -71,162 +71,162 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Rudy</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t xml:space="preserve">Denys </t>
   </si>
   <si>
     <t xml:space="preserve">Maiboroda </t>
   </si>
   <si>
     <t>Dmytro</t>
   </si>
   <si>
+    <t>Samus</t>
+  </si>
+  <si>
+    <t>Mishchuk</t>
+  </si>
+  <si>
     <t>Sauas</t>
   </si>
   <si>
-    <t>Samus</t>
-[...4 lines deleted...]
-  <si>
     <t>Elmouri</t>
   </si>
   <si>
     <t>Bilal</t>
   </si>
   <si>
     <t>Ihor</t>
   </si>
   <si>
     <t>Rospodniuk</t>
   </si>
   <si>
     <t xml:space="preserve">Ivan </t>
   </si>
   <si>
     <t>Zvizhynskiy</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Wróbel</t>
   </si>
   <si>
     <t>Nazar</t>
   </si>
   <si>
     <t>Fialkovskii</t>
   </si>
   <si>
     <t>Oleh</t>
   </si>
   <si>
     <t>Vaskiv</t>
   </si>
   <si>
+    <t>Oleksandr</t>
+  </si>
+  <si>
+    <t>Stasenko</t>
+  </si>
+  <si>
     <t xml:space="preserve">Oleksandr </t>
   </si>
   <si>
     <t>Koliada</t>
   </si>
   <si>
     <t>Pcholin</t>
   </si>
   <si>
     <t xml:space="preserve">Chamara </t>
   </si>
   <si>
-    <t>Oleksandr</t>
-[...1 lines deleted...]
-  <si>
     <t>Burma</t>
   </si>
   <si>
-    <t>Stasenko</t>
-[...1 lines deleted...]
-  <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Osiński</t>
   </si>
   <si>
     <t xml:space="preserve">Roman </t>
   </si>
   <si>
     <t>Zahriia</t>
   </si>
   <si>
     <t>Ruslan</t>
   </si>
   <si>
     <t>Yesipov</t>
   </si>
   <si>
     <t xml:space="preserve">Sergij </t>
   </si>
   <si>
     <t>Kozak</t>
   </si>
   <si>
     <t>Serhii</t>
   </si>
   <si>
+    <t>Halushka</t>
+  </si>
+  <si>
     <t>Zahorodnii</t>
   </si>
   <si>
-    <t>Halushka</t>
-[...1 lines deleted...]
-  <si>
     <t>Victor</t>
   </si>
   <si>
     <t>Buhai</t>
   </si>
   <si>
     <t xml:space="preserve">Vladyslav </t>
   </si>
   <si>
+    <t>Sadovyi</t>
+  </si>
+  <si>
     <t>Komar</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sadovyi</t>
   </si>
   <si>
     <t xml:space="preserve">Volodymyr </t>
   </si>
   <si>
     <t>Mykhalevysh</t>
   </si>
   <si>
     <t>Yevhen</t>
   </si>
   <si>
     <t>Lukash</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -688,109 +688,109 @@
       </c>
       <c r="B4" s="2">
         <v>6384</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>7554</v>
+        <v>7415</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>7415</v>
+        <v>7572</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>7572</v>
+        <v>7554</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>7481</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
@@ -895,158 +895,158 @@
       </c>
       <c r="B13" s="2">
         <v>7571</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>6375</v>
+        <v>7573</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>6382</v>
+        <v>6375</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2">
-        <v>16</v>
+      <c r="G15" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>6371</v>
+        <v>6382</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>7335</v>
+        <v>6371</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G17" s="2">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>7573</v>
+        <v>7335</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>15</v>
+      </c>
+      <c r="G18" s="2">
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>5638</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1102,158 +1102,158 @@
       </c>
       <c r="B22" s="2">
         <v>3470</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>6378</v>
+        <v>6373</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G23" s="2">
-        <v>99</v>
+      <c r="G23" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>6373</v>
+        <v>6378</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G24" s="2" t="s">
-        <v>11</v>
+      <c r="G24" s="2">
+        <v>99</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>6862</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>6381</v>
+        <v>6380</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G26" s="2" t="s">
-        <v>11</v>
+      <c r="G26" s="2">
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>6380</v>
+        <v>6381</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G27" s="2">
-        <v>12</v>
+      <c r="G27" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
         <v>6374</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>