--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -95,54 +95,54 @@
   <si>
     <t>Piłczyński</t>
   </si>
   <si>
     <t xml:space="preserve">Maciej </t>
   </si>
   <si>
     <t>Strzyczkowski</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t>Tomczak</t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t>Nowicki</t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
+    <t xml:space="preserve">Bluszcz </t>
+  </si>
+  <si>
     <t xml:space="preserve">Wiśniewski </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Bluszcz </t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Radek</t>
   </si>
   <si>
     <t xml:space="preserve">Laszuk  </t>
   </si>
   <si>
     <t xml:space="preserve">Rafał </t>
   </si>
   <si>
     <t xml:space="preserve">Szymański </t>
   </si>
   <si>
     <t>Stefan</t>
   </si>
   <si>
     <t>Przeździak</t>
   </si>
   <si>
     <t xml:space="preserve">Łukasz </t>
   </si>
@@ -737,74 +737,74 @@
       </c>
       <c r="B9" s="2">
         <v>5469</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>6717</v>
+        <v>6718</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>6718</v>
+        <v>6717</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>6715</v>
       </c>
       <c r="C12" s="2" t="s">