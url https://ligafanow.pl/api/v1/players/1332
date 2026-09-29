--- v2 (2026-07-01)
+++ v3 (2026-09-29)
@@ -200,78 +200,78 @@
   <si>
     <t xml:space="preserve">Cichowski </t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Becela</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Niemirski</t>
   </si>
   <si>
     <t>Jankowski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
+    <t>Urbanowicz</t>
+  </si>
+  <si>
     <t>Zwierzchowski</t>
   </si>
   <si>
-    <t>Urbanowicz</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Robert 	</t>
   </si>
   <si>
     <t>Górnik</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz 	</t>
   </si>
   <si>
     <t>Wróbel</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
+    <t>Sobieszek</t>
+  </si>
+  <si>
+    <t>Juraszyński</t>
+  </si>
+  <si>
     <t>Bil</t>
-  </si>
-[...4 lines deleted...]
-    <t>Sobieszek</t>
   </si>
   <si>
     <t xml:space="preserve">Wojciech	</t>
   </si>
   <si>
     <t>Filipowicz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1164,129 +1164,129 @@
       </c>
       <c r="B23" s="2">
         <v>7338</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>5992</v>
+        <v>7458</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G24" s="2">
-        <v>24</v>
+      <c r="G24" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>5509</v>
+        <v>5992</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G25" s="2" t="s">
-        <v>11</v>
+      <c r="G25" s="2">
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>7458</v>
+        <v>7338</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>7338</v>
+        <v>5509</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
         <v>6026</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F28" s="2" t="s">
@@ -1348,89 +1348,89 @@
       </c>
       <c r="B31" s="2">
         <v>5292</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
-        <v>6827</v>
+        <v>5233</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G32" s="2" t="s">
-        <v>11</v>
+      <c r="G32" s="2">
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="2">
-        <v>5233</v>
+        <v>6827</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G33" s="2">
-        <v>2</v>
+      <c r="G33" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="2">
         <v>5235</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G34" s="2">
         <v>1</v>
       </c>
     </row>
@@ -1440,129 +1440,129 @@
       </c>
       <c r="B35" s="2">
         <v>5227</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G35" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="2">
-        <v>7505</v>
+        <v>5339</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G36" s="2" t="s">
-        <v>11</v>
+      <c r="G36" s="2">
+        <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="2">
         <v>7508</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="2">
-        <v>5339</v>
+        <v>7508</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G38" s="2">
-        <v>8</v>
+      <c r="G38" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="2">
-        <v>7508</v>
+        <v>7505</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="2">
         <v>5234</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F40" s="2" t="s">