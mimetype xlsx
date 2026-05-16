--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -200,54 +200,54 @@
   <si>
     <t xml:space="preserve">Cichowski </t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Becela</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Niemirski</t>
   </si>
   <si>
     <t>Jankowski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
+    <t>Zwierzchowski</t>
+  </si>
+  <si>
     <t>Urbanowicz</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zwierzchowski</t>
   </si>
   <si>
     <t xml:space="preserve">Robert 	</t>
   </si>
   <si>
     <t>Górnik</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz 	</t>
   </si>
   <si>
     <t>Wróbel</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Bil</t>
   </si>
   <si>
     <t>Sobieszek</t>
   </si>
   <si>
     <t>Juraszyński</t>
   </si>
@@ -1348,89 +1348,89 @@
       </c>
       <c r="B31" s="2">
         <v>5292</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
-        <v>5233</v>
+        <v>6827</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G32" s="2">
-        <v>2</v>
+      <c r="G32" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="2">
-        <v>6827</v>
+        <v>5233</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G33" s="2" t="s">
-        <v>11</v>
+      <c r="G33" s="2">
+        <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="2">
         <v>5235</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G34" s="2">
         <v>1</v>
       </c>
     </row>