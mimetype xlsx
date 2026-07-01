--- v1 (2026-05-16)
+++ v2 (2026-07-01)
@@ -224,54 +224,54 @@
   <si>
     <t>Zwierzchowski</t>
   </si>
   <si>
     <t>Urbanowicz</t>
   </si>
   <si>
     <t xml:space="preserve">Robert 	</t>
   </si>
   <si>
     <t>Górnik</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz 	</t>
   </si>
   <si>
     <t>Wróbel</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Bil</t>
   </si>
   <si>
+    <t>Juraszyński</t>
+  </si>
+  <si>
     <t>Sobieszek</t>
-  </si>
-[...1 lines deleted...]
-    <t>Juraszyński</t>
   </si>
   <si>
     <t xml:space="preserve">Wojciech	</t>
   </si>
   <si>
     <t>Filipowicz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1463,106 +1463,106 @@
       </c>
       <c r="B36" s="2">
         <v>7505</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="2">
-        <v>5339</v>
+        <v>7508</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G37" s="2">
-        <v>8</v>
+      <c r="G37" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="2">
-        <v>7508</v>
+        <v>5339</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G38" s="2" t="s">
-        <v>11</v>
+      <c r="G38" s="2">
+        <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="2">
         <v>7508</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="2">
         <v>5234</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F40" s="2" t="s">