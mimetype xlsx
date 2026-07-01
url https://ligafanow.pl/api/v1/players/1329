--- v0 (2026-03-30)
+++ v1 (2026-07-01)
@@ -71,56 +71,56 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Antek</t>
   </si>
   <si>
     <t>Gałkowski</t>
   </si>
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Wolski</t>
   </si>
   <si>
     <t xml:space="preserve">Ignacy </t>
   </si>
   <si>
     <t>Berse</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
+    <t>Piotrowski</t>
+  </si>
+  <si>
     <t>Pochwalski</t>
   </si>
   <si>
-    <t>Piotrowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Srebro</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Puławski</t>
   </si>
   <si>
     <t xml:space="preserve">Maciek </t>
   </si>
   <si>
     <t>Kuca</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Gawarski</t>
   </si>
   <si>
     <t xml:space="preserve">Michał </t>
@@ -128,66 +128,66 @@
   <si>
     <t>Janik</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Piwko</t>
   </si>
   <si>
     <t>Oliwier</t>
   </si>
   <si>
     <t>Dobrowolski</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Lipka</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
+    <t xml:space="preserve">Stanisław </t>
+  </si>
+  <si>
+    <t>Tyminski</t>
+  </si>
+  <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Korzeb </t>
+  </si>
+  <si>
     <t>Stanisław</t>
   </si>
   <si>
     <t>Korba</t>
-  </si>
-[...10 lines deleted...]
-    <t xml:space="preserve">Korzeb </t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t>Tymek</t>
   </si>
   <si>
     <t>Dyjeciński</t>
   </si>
   <si>
     <t xml:space="preserve">Wojciech </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,74 +672,74 @@
       </c>
       <c r="B5" s="2">
         <v>5077</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>5491</v>
+        <v>5964</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>5964</v>
+        <v>5491</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>6860</v>
       </c>
       <c r="C8" s="2" t="s">
@@ -925,103 +925,103 @@
       </c>
       <c r="B16" s="2">
         <v>5503</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>5490</v>
+        <v>5079</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>5079</v>
+        <v>5078</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>5078</v>
+        <v>5490</v>
       </c>
       <c r="C19" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="2" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>5075</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="2" t="s">
@@ -1049,51 +1049,51 @@
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>5076</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>