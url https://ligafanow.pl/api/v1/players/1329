--- v1 (2026-07-01)
+++ v2 (2026-08-15)
@@ -71,56 +71,56 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Antek</t>
   </si>
   <si>
     <t>Gałkowski</t>
   </si>
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Wolski</t>
   </si>
   <si>
     <t xml:space="preserve">Ignacy </t>
   </si>
   <si>
     <t>Berse</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
+    <t>Pochwalski</t>
+  </si>
+  <si>
     <t>Piotrowski</t>
   </si>
   <si>
-    <t>Pochwalski</t>
-[...1 lines deleted...]
-  <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Srebro</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Puławski</t>
   </si>
   <si>
     <t xml:space="preserve">Maciek </t>
   </si>
   <si>
     <t>Kuca</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Gawarski</t>
   </si>
   <si>
     <t xml:space="preserve">Michał </t>
@@ -128,66 +128,66 @@
   <si>
     <t>Janik</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Piwko</t>
   </si>
   <si>
     <t>Oliwier</t>
   </si>
   <si>
     <t>Dobrowolski</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Lipka</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Stanisław </t>
   </si>
   <si>
+    <t xml:space="preserve">Korzeb </t>
+  </si>
+  <si>
+    <t>Stanisław</t>
+  </si>
+  <si>
+    <t>Korba</t>
+  </si>
+  <si>
     <t>Tyminski</t>
-  </si>
-[...10 lines deleted...]
-    <t>Korba</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t>Tymek</t>
   </si>
   <si>
     <t>Dyjeciński</t>
   </si>
   <si>
     <t xml:space="preserve">Wojciech </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,74 +672,74 @@
       </c>
       <c r="B5" s="2">
         <v>5077</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>5964</v>
+        <v>5491</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>5491</v>
+        <v>5964</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>6860</v>
       </c>
       <c r="C8" s="2" t="s">
@@ -925,103 +925,103 @@
       </c>
       <c r="B16" s="2">
         <v>5503</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>5079</v>
+        <v>5078</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>5078</v>
+        <v>5490</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>5490</v>
+        <v>5079</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>5075</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="2" t="s">
@@ -1049,51 +1049,51 @@
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>5076</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>