--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -134,56 +134,56 @@
   <si>
     <t>Niewierkiewicz</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Soliński</t>
   </si>
   <si>
     <t>Maniek</t>
   </si>
   <si>
     <t>Wachowski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Ziak</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
+    <t>Tkaczyk</t>
+  </si>
+  <si>
     <t>Krupski</t>
   </si>
   <si>
-    <t>Tkaczyk</t>
-[...1 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Hnatio</t>
   </si>
   <si>
     <t>Bubrzyk</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Ochocki</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Krasowski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Wąsowski</t>
@@ -203,54 +203,54 @@
   <si>
     <t>Lempkowski</t>
   </si>
   <si>
     <t>Ogrodziński</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
     <t>Kopacz</t>
   </si>
   <si>
     <t xml:space="preserve">Robert </t>
   </si>
   <si>
     <t>Gajewski</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Żuk</t>
   </si>
   <si>
+    <t>Kluczek</t>
+  </si>
+  <si>
     <t>Groszyk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kluczek</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Nesterowicz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -959,74 +959,74 @@
       </c>
       <c r="B15" s="2">
         <v>5550</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>6917</v>
+        <v>863</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>863</v>
+        <v>6917</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>3209</v>
       </c>
       <c r="C18" s="2" t="s">
@@ -1281,89 +1281,89 @@
       </c>
       <c r="B29" s="2">
         <v>1946</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>1084</v>
+        <v>3212</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G30" s="2">
-        <v>4</v>
+      <c r="G30" s="2" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
-        <v>3212</v>
+        <v>1084</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G31" s="2" t="s">
-        <v>14</v>
+      <c r="G31" s="2">
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
         <v>2987</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>65</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="2">
         <v>5</v>
       </c>
     </row>