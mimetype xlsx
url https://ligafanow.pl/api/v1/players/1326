--- v0 (2026-04-04)
+++ v1 (2026-05-19)
@@ -179,54 +179,54 @@
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Krasowski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Wąsowski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Madej</t>
   </si>
   <si>
     <t>Mate</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Lempkowski</t>
+  </si>
+  <si>
     <t>Ogrodziński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lempkowski</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
     <t>Kopacz</t>
   </si>
   <si>
     <t xml:space="preserve">Robert </t>
   </si>
   <si>
     <t>Gajewski</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Żuk</t>
   </si>
   <si>
     <t>Groszyk</t>
   </si>
   <si>
     <t>Kluczek</t>
   </si>
@@ -1166,77 +1166,77 @@
       </c>
       <c r="B24" s="2">
         <v>6338</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>6857</v>
+        <v>2148</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>2148</v>
+        <v>6857</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
         <v>1700</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="2" t="s">