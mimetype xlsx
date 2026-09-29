--- v2 (2026-08-15)
+++ v3 (2026-09-29)
@@ -77,62 +77,62 @@
   <si>
     <t>Kliczek</t>
   </si>
   <si>
     <t>Franciszek</t>
   </si>
   <si>
     <t>Sulkiewicz</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Kusznerow</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Kalczuga</t>
   </si>
   <si>
+    <t xml:space="preserve">Kacper </t>
+  </si>
+  <si>
+    <t>Kuczka</t>
+  </si>
+  <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Gabrysiak</t>
   </si>
   <si>
-    <t xml:space="preserve">Kacper </t>
-[...4 lines deleted...]
-  <si>
     <t>Kajetan</t>
   </si>
   <si>
     <t>Jaroszek</t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t>Foryszewski</t>
   </si>
   <si>
     <t>Lanek</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Nowicki</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Szymański</t>
@@ -170,60 +170,60 @@
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Kubicki</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Zajączkowski</t>
   </si>
   <si>
     <t xml:space="preserve">Staś </t>
   </si>
   <si>
     <t>Womela</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Pomorski</t>
   </si>
   <si>
+    <t xml:space="preserve">Łukasz </t>
+  </si>
+  <si>
+    <t>Szafrański</t>
+  </si>
+  <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Sypiański</t>
-  </si>
-[...4 lines deleted...]
-    <t>Szafrański</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -719,74 +719,74 @@
       </c>
       <c r="B6" s="2">
         <v>7395</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>7421</v>
+        <v>5990</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>5990</v>
+        <v>7421</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>7396</v>
       </c>
       <c r="C9" s="2" t="s">
@@ -1087,74 +1087,74 @@
       </c>
       <c r="B22" s="2">
         <v>6865</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>6851</v>
+        <v>5984</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>5984</v>
+        <v>6851</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>