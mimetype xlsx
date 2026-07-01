--- v0 (2026-03-30)
+++ v1 (2026-07-01)
@@ -77,75 +77,75 @@
   <si>
     <t>Kliczek</t>
   </si>
   <si>
     <t>Franciszek</t>
   </si>
   <si>
     <t>Sulkiewicz</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Kusznerow</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Kalczuga</t>
   </si>
   <si>
+    <t xml:space="preserve">Kacper </t>
+  </si>
+  <si>
+    <t>Kuczka</t>
+  </si>
+  <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Gabrysiak</t>
   </si>
   <si>
-    <t xml:space="preserve">Kacper </t>
-[...4 lines deleted...]
-  <si>
     <t>Kajetan</t>
   </si>
   <si>
     <t>Jaroszek</t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
+    <t>Foryszewski</t>
+  </si>
+  <si>
     <t>Lanek</t>
-  </si>
-[...1 lines deleted...]
-    <t>Foryszewski</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Nowicki</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Szymański</t>
   </si>
   <si>
     <t xml:space="preserve">Kuba </t>
   </si>
   <si>
     <t>Łasicki</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Kowalski</t>
   </si>
@@ -719,143 +719,143 @@
       </c>
       <c r="B6" s="2">
         <v>7395</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>7421</v>
+        <v>5990</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>5990</v>
+        <v>7421</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>7396</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>5981</v>
+        <v>5979</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>5979</v>
+        <v>5981</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>6850</v>
       </c>
       <c r="C12" s="2" t="s">