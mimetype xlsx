--- v1 (2026-07-01)
+++ v2 (2026-08-15)
@@ -77,60 +77,60 @@
   <si>
     <t>Kliczek</t>
   </si>
   <si>
     <t>Franciszek</t>
   </si>
   <si>
     <t>Sulkiewicz</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Kusznerow</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Kalczuga</t>
   </si>
   <si>
+    <t>Kacper</t>
+  </si>
+  <si>
+    <t>Gabrysiak</t>
+  </si>
+  <si>
     <t xml:space="preserve">Kacper </t>
   </si>
   <si>
     <t>Kuczka</t>
-  </si>
-[...4 lines deleted...]
-    <t>Gabrysiak</t>
   </si>
   <si>
     <t>Kajetan</t>
   </si>
   <si>
     <t>Jaroszek</t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t>Foryszewski</t>
   </si>
   <si>
     <t>Lanek</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Nowicki</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
@@ -719,74 +719,74 @@
       </c>
       <c r="B6" s="2">
         <v>7395</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>5990</v>
+        <v>7421</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>7421</v>
+        <v>5990</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>7396</v>
       </c>
       <c r="C9" s="2" t="s">