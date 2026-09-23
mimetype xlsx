--- v0 (2026-05-09)
+++ v1 (2026-09-23)
@@ -92,54 +92,54 @@
   <si>
     <t xml:space="preserve">Franciszek </t>
   </si>
   <si>
     <t>Trześniewski</t>
   </si>
   <si>
     <t xml:space="preserve">Jan </t>
   </si>
   <si>
     <t xml:space="preserve">Garnczarek </t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t xml:space="preserve">Maksymilian </t>
   </si>
   <si>
     <t xml:space="preserve">Kurzyński </t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
+    <t xml:space="preserve">Ignatowicz </t>
+  </si>
+  <si>
     <t xml:space="preserve">Walerzak </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Ignatowicz </t>
   </si>
   <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t xml:space="preserve">Belina </t>
   </si>
   <si>
     <t>Stanisław</t>
   </si>
   <si>
     <t>Wołoszko</t>
   </si>
   <si>
     <t xml:space="preserve">Tony </t>
   </si>
   <si>
     <t xml:space="preserve">Nguyen </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -722,74 +722,74 @@
       </c>
       <c r="B9" s="2">
         <v>6703</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>6704</v>
+        <v>6705</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>6705</v>
+        <v>6704</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>6700</v>
       </c>
       <c r="C12" s="2" t="s">