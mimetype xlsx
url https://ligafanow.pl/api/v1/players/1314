--- v0 (2026-04-04)
+++ v1 (2026-07-06)
@@ -131,54 +131,54 @@
   <si>
     <t>Grenda</t>
   </si>
   <si>
     <t>GRENDA</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Skrzetuski</t>
   </si>
   <si>
     <t>Jersey</t>
   </si>
   <si>
     <t>JERSEY</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
+    <t>Żuk</t>
+  </si>
+  <si>
     <t>Henig</t>
-  </si>
-[...1 lines deleted...]
-    <t>Żuk</t>
   </si>
   <si>
     <t xml:space="preserve">Marceli </t>
   </si>
   <si>
     <t>Chałubiński</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t>Wielądek</t>
   </si>
   <si>
     <t xml:space="preserve">Motjaritje </t>
   </si>
   <si>
     <t xml:space="preserve">Honga </t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Felcman</t>
   </si>
@@ -906,74 +906,74 @@
       </c>
       <c r="B14" s="2">
         <v>7452</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>7576</v>
+        <v>7523</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>7523</v>
+        <v>7576</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>5158</v>
       </c>
       <c r="C17" s="2" t="s">