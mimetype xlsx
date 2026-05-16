--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -104,105 +104,105 @@
   <si>
     <t>Kolasiński</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Drożdż</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Tymolewski</t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t xml:space="preserve">Kobus </t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
+    <t>Smoliński</t>
+  </si>
+  <si>
     <t>Adamczyk</t>
   </si>
   <si>
-    <t>Smoliński</t>
-[...1 lines deleted...]
-  <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Benda</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Konopka</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Gromulski</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Wysocki</t>
   </si>
   <si>
     <t>Miłosz</t>
   </si>
   <si>
     <t>Majewski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Mastalerz</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Dobrzeniecki</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
+    <t>Koziołek</t>
+  </si>
+  <si>
     <t>Szymojko</t>
-  </si>
-[...1 lines deleted...]
-    <t>Koziołek</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Chajdys</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -796,89 +796,89 @@
       </c>
       <c r="B10" s="2">
         <v>4691</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>3441</v>
+        <v>3430</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G11" s="2" t="s">
-        <v>11</v>
+      <c r="G11" s="2">
+        <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>3430</v>
+        <v>3441</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2">
-        <v>8</v>
+      <c r="G12" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>3685</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1003,74 +1003,74 @@
       </c>
       <c r="B19" s="2">
         <v>3687</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>3442</v>
+        <v>3434</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>3434</v>
+        <v>3442</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>3444</v>
       </c>
       <c r="C22" s="2" t="s">