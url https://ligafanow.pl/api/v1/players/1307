--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -128,60 +128,60 @@
   <si>
     <t xml:space="preserve">Stefaniuk </t>
   </si>
   <si>
     <t xml:space="preserve">Kuba </t>
   </si>
   <si>
     <t xml:space="preserve">Jarosz </t>
   </si>
   <si>
     <t xml:space="preserve">Maciej </t>
   </si>
   <si>
     <t xml:space="preserve">Świętochowski </t>
   </si>
   <si>
     <t>Pietrzykowski</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t xml:space="preserve">Kołomański </t>
   </si>
   <si>
+    <t>Michał</t>
+  </si>
+  <si>
+    <t>Przybyło</t>
+  </si>
+  <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t xml:space="preserve">Radny </t>
-  </si>
-[...4 lines deleted...]
-    <t>Przybyło</t>
   </si>
   <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t xml:space="preserve">Chmielewski </t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t xml:space="preserve">Żurek </t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Białas</t>
   </si>
   <si>
     <t xml:space="preserve">Seweryn </t>
   </si>
   <si>
     <t xml:space="preserve">Tkacz </t>
   </si>
@@ -943,89 +943,89 @@
       </c>
       <c r="B16" s="2">
         <v>5095</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>5098</v>
+        <v>7199</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G17" s="2">
-        <v>17</v>
+      <c r="G17" s="2" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>7199</v>
+        <v>5098</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2" t="s">
-        <v>16</v>
+      <c r="G18" s="2">
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>6432</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
         <v>15</v>
       </c>
     </row>