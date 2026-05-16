--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -110,108 +110,108 @@
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dytkowski</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Pawłowski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Goszczyński</t>
   </si>
   <si>
     <t>Anioł</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Lis</t>
+  </si>
+  <si>
+    <t>Kurowski</t>
+  </si>
+  <si>
     <t>Baka</t>
   </si>
   <si>
     <t>Łukiewicz</t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t>Kordos</t>
   </si>
   <si>
-    <t>Lis</t>
-[...4 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Mystkowski</t>
+  </si>
+  <si>
     <t>Kołodko</t>
   </si>
   <si>
-    <t>Mystkowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Olaf</t>
   </si>
   <si>
     <t>Jasiński</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Czajkowski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Pielak</t>
   </si>
   <si>
     <t xml:space="preserve">Radosław </t>
   </si>
   <si>
     <t>Rogaliński</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
+    <t>Krasnowski</t>
+  </si>
+  <si>
     <t>Żak</t>
-  </si>
-[...1 lines deleted...]
-    <t>Krasnowski</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Bubrowski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -851,204 +851,204 @@
       </c>
       <c r="B12" s="2">
         <v>7088</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>3797</v>
+        <v>5892</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
-        <v>9</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>5891</v>
+        <v>5327</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>5324</v>
+        <v>3797</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E15" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="E15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>5892</v>
+        <v>5891</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
-        <v>96</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>5327</v>
+        <v>5324</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>4559</v>
+        <v>5333</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2" t="s">
-        <v>11</v>
+      <c r="G18" s="2">
+        <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>5333</v>
+        <v>4559</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2">
-        <v>69</v>
+      <c r="G19" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>5948</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>25</v>
       </c>
     </row>
@@ -1104,89 +1104,89 @@
       </c>
       <c r="B23" s="2">
         <v>5320</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>7090</v>
+        <v>5325</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G24" s="2" t="s">
-        <v>11</v>
+      <c r="G24" s="2">
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>5325</v>
+        <v>7090</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G25" s="2">
-        <v>16</v>
+      <c r="G25" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>5332</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2">
         <v>21</v>
       </c>
     </row>