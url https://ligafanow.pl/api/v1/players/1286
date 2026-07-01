--- v1 (2026-05-16)
+++ v2 (2026-07-01)
@@ -101,117 +101,117 @@
   <si>
     <t>Irzyk</t>
   </si>
   <si>
     <t>Gabriel</t>
   </si>
   <si>
     <t>Ciepiel</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dytkowski</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Pawłowski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Anioł</t>
+  </si>
+  <si>
     <t>Goszczyński</t>
   </si>
   <si>
-    <t>Anioł</t>
-[...1 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Baka</t>
+  </si>
+  <si>
+    <t>Łukiewicz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mateusz </t>
+  </si>
+  <si>
+    <t>Kordos</t>
+  </si>
+  <si>
     <t>Lis</t>
   </si>
   <si>
     <t>Kurowski</t>
   </si>
   <si>
-    <t>Baka</t>
-[...10 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Mystkowski</t>
   </si>
   <si>
     <t>Kołodko</t>
   </si>
   <si>
     <t>Olaf</t>
   </si>
   <si>
     <t>Jasiński</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Czajkowski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Pielak</t>
   </si>
   <si>
     <t xml:space="preserve">Radosław </t>
   </si>
   <si>
     <t>Rogaliński</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
+    <t>Żak</t>
+  </si>
+  <si>
     <t>Krasnowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Żak</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Bubrowski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -805,204 +805,204 @@
       </c>
       <c r="B10" s="2">
         <v>6881</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>5323</v>
+        <v>7088</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G11" s="2">
-        <v>29</v>
+      <c r="G11" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>7088</v>
+        <v>5323</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2" t="s">
-        <v>11</v>
+      <c r="G12" s="2">
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>5892</v>
+        <v>3797</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
-        <v>96</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>5327</v>
+        <v>5891</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
-        <v>3</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>3797</v>
+        <v>5324</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>5891</v>
+        <v>5892</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
-        <v>17</v>
+        <v>96</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>5324</v>
+        <v>5327</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
-        <v>10</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>5333</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
         <v>69</v>
       </c>
     </row>
@@ -1104,89 +1104,89 @@
       </c>
       <c r="B23" s="2">
         <v>5320</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>5325</v>
+        <v>7090</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G24" s="2">
-        <v>16</v>
+      <c r="G24" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>7090</v>
+        <v>5325</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G25" s="2" t="s">
-        <v>11</v>
+      <c r="G25" s="2">
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>5332</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2">
         <v>21</v>
       </c>
     </row>