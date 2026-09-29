--- v2 (2026-07-01)
+++ v3 (2026-09-29)
@@ -107,78 +107,78 @@
   <si>
     <t>Ciepiel</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dytkowski</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Pawłowski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Anioł</t>
   </si>
   <si>
     <t>Goszczyński</t>
   </si>
   <si>
+    <t xml:space="preserve">Mateusz </t>
+  </si>
+  <si>
+    <t>Kordos</t>
+  </si>
+  <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Łukiewicz</t>
+  </si>
+  <si>
+    <t>Lis</t>
+  </si>
+  <si>
+    <t>Kurowski</t>
+  </si>
+  <si>
     <t>Baka</t>
   </si>
   <si>
-    <t>Łukiewicz</t>
-[...13 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Kołodko</t>
+  </si>
+  <si>
     <t>Mystkowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kołodko</t>
   </si>
   <si>
     <t>Olaf</t>
   </si>
   <si>
     <t>Jasiński</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Czajkowski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Pielak</t>
   </si>
   <si>
     <t xml:space="preserve">Radosław </t>
   </si>
   <si>
     <t>Rogaliński</t>
   </si>
@@ -851,204 +851,204 @@
       </c>
       <c r="B12" s="2">
         <v>5323</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>3797</v>
+        <v>5324</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>5891</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>5324</v>
+        <v>5892</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
-        <v>10</v>
+        <v>96</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>5892</v>
+        <v>5327</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
-        <v>96</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>5327</v>
+        <v>3797</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
-        <v>3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>5333</v>
+        <v>4559</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2">
-        <v>69</v>
+      <c r="G18" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>4559</v>
+        <v>5333</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>11</v>
+      <c r="G19" s="2">
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>5948</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>25</v>
       </c>
     </row>