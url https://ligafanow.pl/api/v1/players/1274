--- v0 (2026-03-30)
+++ v1 (2026-05-29)
@@ -110,54 +110,54 @@
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Kończyński</t>
   </si>
   <si>
     <t xml:space="preserve">Jan </t>
   </si>
   <si>
     <t>Lubaczewski</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Malicki</t>
   </si>
   <si>
     <t>Pękała</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Salamonczyk</t>
+  </si>
+  <si>
     <t>Pliskiewicz</t>
-  </si>
-[...1 lines deleted...]
-    <t>Salamonczyk</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t xml:space="preserve">Adamczyk  </t>
   </si>
   <si>
     <t xml:space="preserve">Maciej </t>
   </si>
   <si>
     <t xml:space="preserve">Banasek </t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Jochemski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Wojtas</t>
   </si>
@@ -884,77 +884,77 @@
       </c>
       <c r="B12" s="2">
         <v>4927</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>109</v>
+        <v>7138</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>7138</v>
+        <v>109</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>1523</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">