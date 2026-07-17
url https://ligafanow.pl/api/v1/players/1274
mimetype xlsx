--- v1 (2026-05-29)
+++ v2 (2026-07-17)
@@ -80,56 +80,56 @@
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Wrzyszcz</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Zembrzuski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Darek</t>
   </si>
   <si>
     <t>Pocztowski</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
+    <t>Wylęgała</t>
+  </si>
+  <si>
     <t>Pietrusiewicz</t>
   </si>
   <si>
-    <t>Wylęgała</t>
-[...1 lines deleted...]
-  <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Kończyński</t>
   </si>
   <si>
     <t xml:space="preserve">Jan </t>
   </si>
   <si>
     <t>Lubaczewski</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Malicki</t>
   </si>
   <si>
     <t>Pękała</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Salamonczyk</t>
@@ -149,54 +149,54 @@
   <si>
     <t xml:space="preserve">Banasek </t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Jochemski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Wojtas</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Szczurowski</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
+    <t>Bilski</t>
+  </si>
+  <si>
     <t>Skórki</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bilski</t>
   </si>
   <si>
     <t>Olaf</t>
   </si>
   <si>
     <t>Gontarek</t>
   </si>
   <si>
     <t>Oleg</t>
   </si>
   <si>
     <t>Lewicki</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Barchwic</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Laskowski</t>
   </si>
@@ -746,74 +746,74 @@
       </c>
       <c r="B6" s="2">
         <v>4095</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>6941</v>
+        <v>7463</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>7463</v>
+        <v>6941</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>4122</v>
       </c>
       <c r="C9" s="2" t="s">
@@ -1045,77 +1045,77 @@
       </c>
       <c r="B19" s="2">
         <v>7427</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>6841</v>
+        <v>4094</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>4094</v>
+        <v>6841</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>7319</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">