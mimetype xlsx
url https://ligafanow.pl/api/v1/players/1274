--- v2 (2026-07-17)
+++ v3 (2026-09-01)
@@ -80,84 +80,84 @@
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Wrzyszcz</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Zembrzuski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Darek</t>
   </si>
   <si>
     <t>Pocztowski</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
+    <t>Pietrusiewicz</t>
+  </si>
+  <si>
     <t>Wylęgała</t>
   </si>
   <si>
-    <t>Pietrusiewicz</t>
-[...1 lines deleted...]
-  <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Kończyński</t>
   </si>
   <si>
     <t xml:space="preserve">Jan </t>
   </si>
   <si>
     <t>Lubaczewski</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Malicki</t>
   </si>
   <si>
     <t>Pękała</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Pliskiewicz</t>
+  </si>
+  <si>
     <t>Salamonczyk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pliskiewicz</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t xml:space="preserve">Adamczyk  </t>
   </si>
   <si>
     <t xml:space="preserve">Maciej </t>
   </si>
   <si>
     <t xml:space="preserve">Banasek </t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Jochemski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Wojtas</t>
   </si>
@@ -746,74 +746,74 @@
       </c>
       <c r="B6" s="2">
         <v>4095</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>7463</v>
+        <v>6941</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>6941</v>
+        <v>7463</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>4122</v>
       </c>
       <c r="C9" s="2" t="s">
@@ -884,77 +884,77 @@
       </c>
       <c r="B12" s="2">
         <v>4927</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>7138</v>
+        <v>109</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>109</v>
+        <v>7138</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>1523</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">