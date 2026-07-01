--- v0 (2026-03-30)
+++ v1 (2026-07-01)
@@ -59,75 +59,75 @@
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t xml:space="preserve">Adam </t>
   </si>
   <si>
     <t xml:space="preserve">Sobczak </t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Aleksander</t>
   </si>
   <si>
     <t>Kuśmierz</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
+    <t xml:space="preserve">Ciszek </t>
+  </si>
+  <si>
     <t>Gałecki</t>
   </si>
   <si>
-    <t xml:space="preserve">Ciszek </t>
-[...1 lines deleted...]
-  <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Guba</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Darek </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hanowicz </t>
+  </si>
+  <si>
     <t>Darek</t>
   </si>
   <si>
     <t>Pliszka</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">Hanowicz </t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Paśniak</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Szularz</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Pec</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
@@ -611,146 +611,146 @@
       </c>
       <c r="B3" s="2">
         <v>2949</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>2971</v>
+        <v>417</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>417</v>
+        <v>2971</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>3258</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>4864</v>
+        <v>4344</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>4344</v>
+        <v>4864</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>7029</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
@@ -758,51 +758,51 @@
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>3321</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>1934</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
@@ -913,74 +913,74 @@
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>5652</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>6923</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>