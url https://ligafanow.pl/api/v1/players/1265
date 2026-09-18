--- v0 (2026-03-30)
+++ v1 (2026-09-18)
@@ -104,62 +104,62 @@
   <si>
     <t>Leshchenko</t>
   </si>
   <si>
     <t xml:space="preserve">Bohdan </t>
   </si>
   <si>
     <t>Merezhuk</t>
   </si>
   <si>
     <t xml:space="preserve">Denis </t>
   </si>
   <si>
     <t xml:space="preserve">Zaitsev </t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
     <t>Dmitry</t>
   </si>
   <si>
     <t>Balysh</t>
   </si>
   <si>
+    <t xml:space="preserve">Dmytro </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhdanov </t>
+  </si>
+  <si>
     <t>Dmytro</t>
   </si>
   <si>
     <t>Sokol</t>
   </si>
   <si>
-    <t xml:space="preserve">Dmytro </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Fendzich </t>
   </si>
   <si>
     <t>Mikalai</t>
   </si>
   <si>
     <t>Ihor</t>
   </si>
   <si>
     <t>Puzenko</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>Shevtsov</t>
   </si>
   <si>
     <t>Lyka</t>
   </si>
   <si>
     <t>Dahylenko</t>
   </si>
   <si>
     <t>Makstm</t>
@@ -182,111 +182,111 @@
   <si>
     <t>Mykola</t>
   </si>
   <si>
     <t>Rychko</t>
   </si>
   <si>
     <t>Nazarii</t>
   </si>
   <si>
     <t>Kharytonov</t>
   </si>
   <si>
     <t>Nikita</t>
   </si>
   <si>
     <t>Vladimirov</t>
   </si>
   <si>
     <t>Oleh</t>
   </si>
   <si>
     <t>Tsivka</t>
   </si>
   <si>
+    <t>Oleksandr</t>
+  </si>
+  <si>
+    <t>Klymov</t>
+  </si>
+  <si>
     <t xml:space="preserve">Oleksandr </t>
   </si>
   <si>
     <t xml:space="preserve">Petrovskyi </t>
   </si>
   <si>
-    <t>Oleksandr</t>
-[...4 lines deleted...]
-  <si>
     <t>Sergey</t>
   </si>
   <si>
     <t>Mikhno</t>
   </si>
   <si>
     <t>Serhii</t>
   </si>
   <si>
     <t>Hrynko</t>
   </si>
   <si>
     <t>Stanislav</t>
   </si>
   <si>
     <t>Kolisnyk</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Stanisław</t>
   </si>
   <si>
     <t xml:space="preserve">Oseledchenko </t>
   </si>
   <si>
     <t>Turgut</t>
   </si>
   <si>
     <t>Abbasov</t>
   </si>
   <si>
     <t xml:space="preserve">Vadim </t>
   </si>
   <si>
     <t xml:space="preserve">Chuchva </t>
   </si>
   <si>
+    <t>Volodymyr</t>
+  </si>
+  <si>
+    <t>Oksak</t>
+  </si>
+  <si>
     <t xml:space="preserve">Volodymyr </t>
   </si>
   <si>
     <t>Humeniuk</t>
-  </si>
-[...4 lines deleted...]
-    <t>Oksak</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -874,89 +874,89 @@
       </c>
       <c r="B10" s="2">
         <v>8605</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>7546</v>
+        <v>4834</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G11" s="2" t="s">
-        <v>11</v>
+      <c r="G11" s="2">
+        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>4834</v>
+        <v>7546</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2">
-        <v>88</v>
+      <c r="G12" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>6218</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G13" s="2">
         <v>3</v>
       </c>
     </row>
@@ -1038,51 +1038,51 @@
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>7445</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>7369</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
@@ -1173,89 +1173,89 @@
       </c>
       <c r="B23" s="2">
         <v>7371</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>5050</v>
+        <v>7509</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G24" s="2">
-        <v>90</v>
+      <c r="G24" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>7509</v>
+        <v>5050</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G25" s="2" t="s">
-        <v>11</v>
+      <c r="G25" s="2">
+        <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>6232</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G26" s="2">
         <v>10</v>
       </c>
     </row>
@@ -1357,89 +1357,89 @@
       </c>
       <c r="B31" s="2">
         <v>6654</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G31" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
-        <v>4051</v>
+        <v>6045</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="2">
-        <v>25</v>
+        <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="2">
-        <v>6045</v>
+        <v>4051</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>75</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="2">
-        <v>11</v>
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>