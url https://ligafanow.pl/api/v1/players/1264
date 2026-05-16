--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -80,126 +80,126 @@
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Antoni</t>
   </si>
   <si>
     <t>Drynkowski</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Charyton</t>
   </si>
   <si>
     <t xml:space="preserve">Bartłomiej </t>
   </si>
   <si>
     <t>Flaga</t>
   </si>
   <si>
     <t>Kazanowski</t>
   </si>
   <si>
+    <t>Dawid</t>
+  </si>
+  <si>
+    <t>Szeluga</t>
+  </si>
+  <si>
     <t xml:space="preserve">Dawid </t>
   </si>
   <si>
+    <t>Wichowski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Feliga </t>
   </si>
   <si>
-    <t>Dawid</t>
-[...7 lines deleted...]
-  <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Strzegowski</t>
   </si>
   <si>
     <t xml:space="preserve">Hubert </t>
   </si>
   <si>
     <t>Fabisiak</t>
   </si>
   <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t xml:space="preserve">Staszczyszyn </t>
   </si>
   <si>
     <t xml:space="preserve">Czajka </t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Wujcikowski</t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t>Mysera</t>
   </si>
   <si>
     <t xml:space="preserve">Maciej </t>
   </si>
   <si>
+    <t>Kulik</t>
+  </si>
+  <si>
     <t>Olszewski</t>
   </si>
   <si>
-    <t>Kulik</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t xml:space="preserve">Błaszkiewicz </t>
   </si>
   <si>
+    <t xml:space="preserve">Michał </t>
+  </si>
+  <si>
+    <t>Siuta</t>
+  </si>
+  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Sobieralski</t>
   </si>
   <si>
     <t>Dębski</t>
-  </si>
-[...4 lines deleted...]
-    <t>Siuta</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Kowalczyk</t>
   </si>
   <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t>Kultys</t>
   </si>
   <si>
     <t>Hull</t>
   </si>
   <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t>Marcinkowski</t>
   </si>
   <si>
     <t xml:space="preserve">Piotrowski  </t>
   </si>
@@ -757,103 +757,103 @@
       </c>
       <c r="B7" s="2">
         <v>6191</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>6184</v>
+        <v>7626</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>7626</v>
+        <v>6198</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>6198</v>
+        <v>6184</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>6235</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
@@ -964,172 +964,172 @@
       </c>
       <c r="B16" s="2">
         <v>6197</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>7132</v>
+        <v>6185</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>6185</v>
+        <v>7132</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>6878</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>7814</v>
+        <v>6189</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>7522</v>
+        <v>7814</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>6189</v>
+        <v>7522</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>6228</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="2" t="s">
@@ -1249,51 +1249,51 @@
       </c>
       <c r="E28" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
         <v>1750</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
         <v>6183</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F30" s="2" t="s">