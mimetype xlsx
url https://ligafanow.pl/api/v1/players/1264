--- v1 (2026-05-16)
+++ v2 (2026-07-01)
@@ -80,126 +80,126 @@
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Antoni</t>
   </si>
   <si>
     <t>Drynkowski</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Charyton</t>
   </si>
   <si>
     <t xml:space="preserve">Bartłomiej </t>
   </si>
   <si>
     <t>Flaga</t>
   </si>
   <si>
     <t>Kazanowski</t>
   </si>
   <si>
+    <t xml:space="preserve">Dawid </t>
+  </si>
+  <si>
+    <t>Wichowski</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Feliga </t>
+  </si>
+  <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Szeluga</t>
   </si>
   <si>
-    <t xml:space="preserve">Dawid </t>
-[...7 lines deleted...]
-  <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Strzegowski</t>
   </si>
   <si>
     <t xml:space="preserve">Hubert </t>
   </si>
   <si>
     <t>Fabisiak</t>
   </si>
   <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
+    <t xml:space="preserve">Czajka </t>
+  </si>
+  <si>
     <t xml:space="preserve">Staszczyszyn </t>
   </si>
   <si>
-    <t xml:space="preserve">Czajka </t>
-[...1 lines deleted...]
-  <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Wujcikowski</t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t>Mysera</t>
   </si>
   <si>
     <t xml:space="preserve">Maciej </t>
   </si>
   <si>
+    <t>Olszewski</t>
+  </si>
+  <si>
     <t>Kulik</t>
   </si>
   <si>
-    <t>Olszewski</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t xml:space="preserve">Błaszkiewicz </t>
   </si>
   <si>
+    <t>Michał</t>
+  </si>
+  <si>
+    <t>Sobieralski</t>
+  </si>
+  <si>
+    <t>Dębski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t>Siuta</t>
-  </si>
-[...7 lines deleted...]
-    <t>Dębski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Kowalczyk</t>
   </si>
   <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t>Kultys</t>
   </si>
   <si>
     <t>Hull</t>
   </si>
   <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t>Marcinkowski</t>
   </si>
   <si>
     <t xml:space="preserve">Piotrowski  </t>
   </si>
@@ -757,103 +757,103 @@
       </c>
       <c r="B7" s="2">
         <v>6191</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>7626</v>
+        <v>6198</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>6198</v>
+        <v>6184</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D9" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="2" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>6184</v>
+        <v>7626</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>6235</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
@@ -872,77 +872,77 @@
       </c>
       <c r="B12" s="2">
         <v>6187</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>6298</v>
+        <v>6419</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>6419</v>
+        <v>6298</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>6931</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
@@ -964,172 +964,172 @@
       </c>
       <c r="B16" s="2">
         <v>6197</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>6185</v>
+        <v>7132</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>7132</v>
+        <v>6185</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>6878</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>6189</v>
+        <v>7814</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>7814</v>
+        <v>7522</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E21" s="2" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>7522</v>
+        <v>6189</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>6228</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="2" t="s">
@@ -1249,51 +1249,51 @@
       </c>
       <c r="E28" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
         <v>1750</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
         <v>6183</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F30" s="2" t="s">