--- v2 (2026-07-01)
+++ v3 (2026-09-29)
@@ -80,141 +80,141 @@
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Antoni</t>
   </si>
   <si>
     <t>Drynkowski</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Charyton</t>
   </si>
   <si>
     <t xml:space="preserve">Bartłomiej </t>
   </si>
   <si>
     <t>Flaga</t>
   </si>
   <si>
     <t>Kazanowski</t>
   </si>
   <si>
+    <t>Dawid</t>
+  </si>
+  <si>
+    <t>Szeluga</t>
+  </si>
+  <si>
     <t xml:space="preserve">Dawid </t>
   </si>
   <si>
+    <t xml:space="preserve">Feliga </t>
+  </si>
+  <si>
     <t>Wichowski</t>
   </si>
   <si>
-    <t xml:space="preserve">Feliga </t>
-[...7 lines deleted...]
-  <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Strzegowski</t>
   </si>
   <si>
     <t xml:space="preserve">Hubert </t>
   </si>
   <si>
     <t>Fabisiak</t>
   </si>
   <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t xml:space="preserve">Czajka </t>
   </si>
   <si>
     <t xml:space="preserve">Staszczyszyn </t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Wujcikowski</t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t>Mysera</t>
   </si>
   <si>
     <t xml:space="preserve">Maciej </t>
   </si>
   <si>
     <t>Olszewski</t>
   </si>
   <si>
     <t>Kulik</t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t xml:space="preserve">Błaszkiewicz </t>
   </si>
   <si>
+    <t xml:space="preserve">Michał </t>
+  </si>
+  <si>
+    <t>Siuta</t>
+  </si>
+  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Sobieralski</t>
   </si>
   <si>
     <t>Dębski</t>
   </si>
   <si>
-    <t xml:space="preserve">Michał </t>
-[...2 lines deleted...]
-    <t>Siuta</t>
+    <t xml:space="preserve">Patryk </t>
+  </si>
+  <si>
+    <t>Hull</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Kowalczyk</t>
   </si>
   <si>
-    <t xml:space="preserve">Patryk </t>
-[...1 lines deleted...]
-  <si>
     <t>Kultys</t>
-  </si>
-[...1 lines deleted...]
-    <t>Hull</t>
   </si>
   <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t>Marcinkowski</t>
   </si>
   <si>
     <t xml:space="preserve">Piotrowski  </t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Jankowski</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t xml:space="preserve">Wojciech </t>
   </si>
   <si>
     <t xml:space="preserve">Matycz </t>
   </si>
@@ -757,103 +757,103 @@
       </c>
       <c r="B7" s="2">
         <v>6191</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>6198</v>
+        <v>7626</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>6184</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>7626</v>
+        <v>6198</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>6235</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
@@ -1033,172 +1033,172 @@
       </c>
       <c r="B19" s="2">
         <v>6878</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>7814</v>
+        <v>6189</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>7522</v>
+        <v>7814</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>6189</v>
+        <v>7522</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>6228</v>
+        <v>6193</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>6188</v>
+        <v>6228</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>6193</v>
+        <v>6188</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>6186</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E26" s="2" t="s">
@@ -1249,51 +1249,51 @@
       </c>
       <c r="E28" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
         <v>1750</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
         <v>6183</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F30" s="2" t="s">