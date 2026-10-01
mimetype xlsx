--- v1 (2026-07-02)
+++ v2 (2026-10-01)
@@ -41,62 +41,62 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
+    <t>Zawadzki</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Gomoła</t>
   </si>
   <si>
-    <t>POL</t>
-[...7 lines deleted...]
-  <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Gozdziewski</t>
   </si>
   <si>
     <t>Szymajda</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Fornal</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Karczmarczyk</t>
   </si>
   <si>
     <t>Patoka</t>
@@ -110,93 +110,93 @@
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Brewczyński</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Junowicz</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Staros</t>
   </si>
   <si>
     <t>Stanoś</t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
+    <t>Wypych</t>
+  </si>
+  <si>
     <t>Jurga</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Modzelewski</t>
   </si>
   <si>
-    <t>Wypych</t>
-[...1 lines deleted...]
-  <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Nowakowski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Dylewski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Szarpak</t>
+  </si>
+  <si>
     <t>Olszak</t>
   </si>
   <si>
-    <t>Szarpak</t>
-[...1 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Walętrzak</t>
   </si>
   <si>
+    <t>Nowak</t>
+  </si>
+  <si>
     <t>Kępka</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nowak</t>
   </si>
   <si>
     <t xml:space="preserve">Mikołaj </t>
   </si>
   <si>
     <t>Wielgus</t>
   </si>
   <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Korycki</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Rybak</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
@@ -625,74 +625,74 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>1913</v>
+        <v>2650</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>2650</v>
+        <v>1913</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
         <v>7618</v>
       </c>
       <c r="C4" s="2" t="s">
@@ -901,103 +901,103 @@
       </c>
       <c r="B13" s="2">
         <v>7624</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>5847</v>
+        <v>5274</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>2224</v>
+        <v>5847</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E15" s="2" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>5274</v>
+        <v>2224</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>7619</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
@@ -1016,143 +1016,143 @@
       </c>
       <c r="B18" s="2">
         <v>2651</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>7120</v>
+        <v>1536</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>1536</v>
+        <v>7120</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>5559</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>2652</v>
+        <v>2974</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>2974</v>
+        <v>2652</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>5348</v>
       </c>
       <c r="C24" s="2" t="s">
@@ -1163,51 +1163,51 @@
       </c>
       <c r="E24" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>5275</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>5926</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="2" t="s">