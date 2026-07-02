--- v0 (2026-04-02)
+++ v1 (2026-07-02)
@@ -107,84 +107,84 @@
   <si>
     <t>Ludynia</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Brewczyński</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Junowicz</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Staros</t>
   </si>
   <si>
     <t>Stanoś</t>
   </si>
   <si>
+    <t xml:space="preserve">Kamil </t>
+  </si>
+  <si>
+    <t>Jurga</t>
+  </si>
+  <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Modzelewski</t>
   </si>
   <si>
-    <t xml:space="preserve">Kamil </t>
-[...1 lines deleted...]
-  <si>
     <t>Wypych</t>
   </si>
   <si>
-    <t>Jurga</t>
-[...1 lines deleted...]
-  <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Nowakowski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Dylewski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Olszak</t>
+  </si>
+  <si>
     <t>Szarpak</t>
-  </si>
-[...1 lines deleted...]
-    <t>Olszak</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Walętrzak</t>
   </si>
   <si>
     <t>Kępka</t>
   </si>
   <si>
     <t>Nowak</t>
   </si>
   <si>
     <t xml:space="preserve">Mikołaj </t>
   </si>
   <si>
     <t>Wielgus</t>
   </si>
   <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
@@ -901,103 +901,103 @@
       </c>
       <c r="B13" s="2">
         <v>7624</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>2224</v>
+        <v>5847</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>5274</v>
+        <v>2224</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>5847</v>
+        <v>5274</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>7619</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
@@ -1016,74 +1016,74 @@
       </c>
       <c r="B18" s="2">
         <v>2651</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>1536</v>
+        <v>7120</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>7120</v>
+        <v>1536</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>5559</v>
       </c>
       <c r="C21" s="2" t="s">