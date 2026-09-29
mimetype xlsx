--- v0 (2026-03-31)
+++ v1 (2026-09-29)
@@ -59,99 +59,99 @@
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Adrian </t>
   </si>
   <si>
     <t>Kras</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t xml:space="preserve">Corneille </t>
   </si>
   <si>
     <t xml:space="preserve">Malonga </t>
   </si>
   <si>
     <t>COG</t>
   </si>
   <si>
+    <t xml:space="preserve">Daniel </t>
+  </si>
+  <si>
+    <t>Ziółkowski</t>
+  </si>
+  <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Zylak</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t xml:space="preserve">Daniel </t>
-[...4 lines deleted...]
-  <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Górski</t>
   </si>
   <si>
     <t xml:space="preserve">Hubert </t>
   </si>
   <si>
     <t>Posacki</t>
   </si>
   <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t>Libera</t>
   </si>
   <si>
     <t>Stawski</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Buller</t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
+    <t>Saran</t>
+  </si>
+  <si>
     <t xml:space="preserve">Pasik </t>
-  </si>
-[...1 lines deleted...]
-    <t>Saran</t>
   </si>
   <si>
     <t xml:space="preserve">Krzysztof </t>
   </si>
   <si>
     <t>Glinicki</t>
   </si>
   <si>
     <t xml:space="preserve">Sebastian </t>
   </si>
   <si>
     <t xml:space="preserve">Ostaszewski </t>
   </si>
   <si>
     <t xml:space="preserve">Wojciech </t>
   </si>
   <si>
     <t>Pergół</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -596,89 +596,89 @@
       </c>
       <c r="B3" s="2">
         <v>6286</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G3" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>7242</v>
+        <v>6290</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G4" s="2" t="s">
-        <v>17</v>
+      <c r="G4" s="2">
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>6290</v>
+        <v>7242</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="F5" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="2" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>6904</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>17</v>
       </c>
     </row>
@@ -749,97 +749,97 @@
       </c>
       <c r="G9" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>7241</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>6288</v>
+        <v>6293</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
-        <v>7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>6293</v>
+        <v>6288</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>15</v>
+        <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>6294</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
         <v>20</v>
       </c>
     </row>