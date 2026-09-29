--- v2 (2026-07-01)
+++ v3 (2026-09-29)
@@ -62,56 +62,56 @@
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Artypowicz</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Angelo  </t>
   </si>
   <si>
     <t>Arkadiusz</t>
   </si>
   <si>
     <t>Moniak</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
+    <t>Rynecki</t>
+  </si>
+  <si>
     <t>Wójcik</t>
   </si>
   <si>
-    <t>Rynecki</t>
-[...1 lines deleted...]
-  <si>
     <t>David</t>
   </si>
   <si>
     <t>Swanwick</t>
   </si>
   <si>
     <t>ENG</t>
   </si>
   <si>
     <t>Evgenii</t>
   </si>
   <si>
     <t>Poltoratskyi</t>
   </si>
   <si>
     <t xml:space="preserve">Fabio </t>
   </si>
   <si>
     <t>Perfetti</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
     <t xml:space="preserve">Ivan </t>
@@ -137,93 +137,93 @@
   <si>
     <t>Kolasa</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Kader</t>
   </si>
   <si>
     <t xml:space="preserve">Karol </t>
   </si>
   <si>
     <t xml:space="preserve">Góra </t>
   </si>
   <si>
     <t xml:space="preserve">Leandro </t>
   </si>
   <si>
     <t xml:space="preserve">Lima </t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Zawadzki</t>
+  </si>
+  <si>
     <t>Ryba</t>
   </si>
   <si>
-    <t>Zawadzki</t>
-[...1 lines deleted...]
-  <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Konopko</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Getka</t>
   </si>
   <si>
     <t>Daniluk</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Gęca</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Jurkowski</t>
+  </si>
+  <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
+    <t>Janowski</t>
+  </si>
+  <si>
     <t>Osiński</t>
   </si>
   <si>
     <t>Kudyba</t>
-  </si>
-[...7 lines deleted...]
-    <t>Janowski</t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Cabaj</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Kamiński</t>
   </si>
   <si>
     <t>Wojtek</t>
   </si>
   <si>
     <t>Dobrowolski</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t xml:space="preserve">Rytlewski </t>
   </si>
@@ -700,74 +700,74 @@
       </c>
       <c r="B4" s="2">
         <v>6955</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>6957</v>
+        <v>3230</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>3230</v>
+        <v>6957</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>3737</v>
       </c>
       <c r="C7" s="2" t="s">
@@ -976,74 +976,74 @@
       </c>
       <c r="B16" s="2">
         <v>6756</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>3228</v>
+        <v>7134</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>7134</v>
+        <v>3228</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>3415</v>
       </c>
       <c r="C19" s="2" t="s">
@@ -1114,123 +1114,123 @@
       </c>
       <c r="B22" s="2">
         <v>3836</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>5864</v>
+        <v>7557</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>2598</v>
+        <v>3224</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>7</v>
+        <v>52</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>7557</v>
+        <v>5864</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>3224</v>
+        <v>2598</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>54</v>
+        <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
         <v>3231</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
@@ -1275,106 +1275,106 @@
       </c>
       <c r="B29" s="2">
         <v>2061</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>7135</v>
+        <v>4166</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
-        <v>4166</v>
+        <v>7542</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
-        <v>7542</v>
+        <v>7135</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>