--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -167,90 +167,90 @@
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Konopko</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Getka</t>
   </si>
   <si>
     <t>Daniluk</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Gęca</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Osiński</t>
+  </si>
+  <si>
+    <t>Kudyba</t>
+  </si>
+  <si>
     <t>Jurkowski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Janowski</t>
   </si>
   <si>
-    <t>Osiński</t>
-[...4 lines deleted...]
-  <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Cabaj</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Kamiński</t>
   </si>
   <si>
     <t>Wojtek</t>
   </si>
   <si>
     <t>Dobrowolski</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Ostrowski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Rytlewski </t>
-  </si>
-[...1 lines deleted...]
-    <t>Ostrowski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1114,123 +1114,123 @@
       </c>
       <c r="B22" s="2">
         <v>3836</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>7557</v>
+        <v>5864</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>3224</v>
+        <v>2598</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>5864</v>
+        <v>7557</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>2598</v>
+        <v>3224</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>7</v>
+        <v>54</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
         <v>3231</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
@@ -1275,106 +1275,106 @@
       </c>
       <c r="B29" s="2">
         <v>2061</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>4166</v>
+        <v>7542</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
-        <v>7542</v>
+        <v>7135</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
-        <v>7135</v>
+        <v>4166</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>