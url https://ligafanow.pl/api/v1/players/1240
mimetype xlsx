--- v1 (2026-05-16)
+++ v2 (2026-07-01)
@@ -116,77 +116,77 @@
   <si>
     <t xml:space="preserve">Ivan </t>
   </si>
   <si>
     <t xml:space="preserve">Oleynak </t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t xml:space="preserve">Krysicki </t>
   </si>
   <si>
     <t>Jerzy</t>
   </si>
   <si>
     <t>Kurowicki</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Kolasa</t>
   </si>
   <si>
+    <t>Karol</t>
+  </si>
+  <si>
+    <t>Kader</t>
+  </si>
+  <si>
     <t xml:space="preserve">Karol </t>
   </si>
   <si>
     <t xml:space="preserve">Góra </t>
   </si>
   <si>
-    <t>Karol</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Leandro </t>
   </si>
   <si>
     <t xml:space="preserve">Lima </t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Ryba</t>
+  </si>
+  <si>
     <t>Zawadzki</t>
   </si>
   <si>
-    <t>Ryba</t>
-[...1 lines deleted...]
-  <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Konopko</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Getka</t>
   </si>
   <si>
     <t>Daniluk</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Gęca</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Osiński</t>
@@ -203,54 +203,54 @@
   <si>
     <t>Janowski</t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Cabaj</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Kamiński</t>
   </si>
   <si>
     <t>Wojtek</t>
   </si>
   <si>
     <t>Dobrowolski</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t xml:space="preserve">Rytlewski </t>
+  </si>
+  <si>
     <t>Ostrowski</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Rytlewski </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -907,143 +907,143 @@
       </c>
       <c r="B13" s="2">
         <v>7094</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>6757</v>
+        <v>6956</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>6956</v>
+        <v>6757</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>6756</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>7134</v>
+        <v>3228</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>3228</v>
+        <v>7134</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>3415</v>
       </c>
       <c r="C19" s="2" t="s">
@@ -1275,97 +1275,97 @@
       </c>
       <c r="B29" s="2">
         <v>2061</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>7542</v>
+        <v>7135</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
-        <v>7135</v>
+        <v>4166</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
-        <v>4166</v>
+        <v>7542</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>