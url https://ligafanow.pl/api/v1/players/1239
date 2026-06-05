--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -56,159 +56,159 @@
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Kolanowski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Arkadiusz </t>
   </si>
   <si>
     <t xml:space="preserve">Pawluczuk </t>
   </si>
   <si>
+    <t xml:space="preserve">Bartłomiej </t>
+  </si>
+  <si>
     <t>Bartłomiej</t>
   </si>
   <si>
     <t>Borkowski</t>
   </si>
   <si>
-    <t xml:space="preserve">Bartłomiej </t>
-[...1 lines deleted...]
-  <si>
     <t>Franciszek</t>
   </si>
   <si>
     <t>Szemiet</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Polsakiewicz</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Fidura</t>
   </si>
   <si>
     <t xml:space="preserve">Konrad </t>
   </si>
   <si>
     <t xml:space="preserve">Karasiński </t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Urbański</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Kuba </t>
   </si>
   <si>
     <t xml:space="preserve">Rebryk </t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Legacki</t>
+  </si>
+  <si>
+    <t>Czekaj</t>
+  </si>
+  <si>
     <t>Kwak</t>
   </si>
   <si>
-    <t>Legacki</t>
-[...2 lines deleted...]
-    <t>Czekaj</t>
+    <t xml:space="preserve">Piotr </t>
+  </si>
+  <si>
+    <t>Wujek</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Jarmakowski</t>
   </si>
   <si>
-    <t xml:space="preserve">Piotr </t>
-[...1 lines deleted...]
-  <si>
     <t>Strózik</t>
   </si>
   <si>
-    <t>Wujek</t>
-[...1 lines deleted...]
-  <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Guziewski</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t>Han</t>
   </si>
   <si>
     <t xml:space="preserve">Wojtek </t>
   </si>
   <si>
     <t xml:space="preserve">Podgórski </t>
   </si>
   <si>
+    <t>Łukasz</t>
+  </si>
+  <si>
+    <t>Bera</t>
+  </si>
+  <si>
     <t xml:space="preserve">Łukasz </t>
   </si>
   <si>
     <t xml:space="preserve">Rostek </t>
   </si>
   <si>
     <t>Pamrów</t>
-  </si>
-[...4 lines deleted...]
-    <t>Bera</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -635,89 +635,89 @@
       </c>
       <c r="B3" s="2">
         <v>4703</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>5813</v>
+        <v>4702</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>4702</v>
+        <v>5813</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="E5" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>5318</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="2">
         <v>14</v>
       </c>
     </row>
@@ -819,181 +819,181 @@
       </c>
       <c r="B11" s="2">
         <v>4701</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>7202</v>
+        <v>3416</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2" t="s">
-        <v>11</v>
+      <c r="G12" s="2">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>3416</v>
+        <v>5005</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>5005</v>
+        <v>7202</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="2">
-        <v>8</v>
+      <c r="G14" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>3092</v>
+        <v>5702</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2">
-        <v>10</v>
+      <c r="G15" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>5697</v>
+        <v>3092</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
-        <v>76</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>5702</v>
+        <v>5697</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G17" s="2" t="s">
-        <v>11</v>
+      <c r="G17" s="2">
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>7537</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1026,112 +1026,112 @@
       </c>
       <c r="B20" s="2">
         <v>4708</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>6354</v>
+        <v>7549</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G21" s="2">
-        <v>4</v>
+      <c r="G21" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>5703</v>
+        <v>6354</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2">
-        <v>16</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>7549</v>
+        <v>5703</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G23" s="2" t="s">
-        <v>11</v>
+      <c r="G23" s="2">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>