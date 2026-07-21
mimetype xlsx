--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -110,57 +110,57 @@
   <si>
     <t xml:space="preserve">Konrad </t>
   </si>
   <si>
     <t xml:space="preserve">Karasiński </t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Urbański</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Kuba </t>
   </si>
   <si>
     <t xml:space="preserve">Rebryk </t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Kwak</t>
+  </si>
+  <si>
     <t>Legacki</t>
   </si>
   <si>
     <t>Czekaj</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kwak</t>
   </si>
   <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t>Wujek</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Jarmakowski</t>
   </si>
   <si>
     <t>Strózik</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Guziewski</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
@@ -819,112 +819,112 @@
       </c>
       <c r="B11" s="2">
         <v>4701</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>3416</v>
+        <v>7202</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2">
-        <v>9</v>
+      <c r="G12" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>5005</v>
+        <v>3416</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>7202</v>
+        <v>5005</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="2" t="s">
-        <v>11</v>
+      <c r="G14" s="2">
+        <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>5702</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>