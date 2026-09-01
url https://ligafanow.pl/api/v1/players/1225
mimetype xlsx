--- v0 (2026-04-09)
+++ v1 (2026-09-01)
@@ -77,60 +77,60 @@
   <si>
     <t>Folc</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t xml:space="preserve">Cezary </t>
   </si>
   <si>
     <t xml:space="preserve">Małecki </t>
   </si>
   <si>
     <t xml:space="preserve">Damian </t>
   </si>
   <si>
     <t xml:space="preserve">Kurasiewicz </t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
     <t>Janczewski</t>
   </si>
   <si>
+    <t>Jakub</t>
+  </si>
+  <si>
+    <t>Szcześniak</t>
+  </si>
+  <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t>Hemperek</t>
-  </si>
-[...4 lines deleted...]
-    <t>Szcześniak</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Sygitowicz</t>
   </si>
   <si>
     <t xml:space="preserve">Krystian </t>
   </si>
   <si>
     <t>Miszkurka</t>
   </si>
   <si>
     <t xml:space="preserve">Krzysztof </t>
   </si>
   <si>
     <t xml:space="preserve">Górecki </t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Strzelec</t>
   </si>
@@ -689,74 +689,74 @@
       </c>
       <c r="B6" s="2">
         <v>6243</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>5273</v>
+        <v>5886</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>5886</v>
+        <v>5273</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>3334</v>
       </c>
       <c r="C9" s="2" t="s">