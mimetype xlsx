--- v1 (2026-09-01)
+++ v2 (2026-10-16)
@@ -77,117 +77,117 @@
   <si>
     <t>Folc</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t xml:space="preserve">Cezary </t>
   </si>
   <si>
     <t xml:space="preserve">Małecki </t>
   </si>
   <si>
     <t xml:space="preserve">Damian </t>
   </si>
   <si>
     <t xml:space="preserve">Kurasiewicz </t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
     <t>Janczewski</t>
   </si>
   <si>
+    <t xml:space="preserve">Jakub </t>
+  </si>
+  <si>
+    <t>Hemperek</t>
+  </si>
+  <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Szcześniak</t>
   </si>
   <si>
-    <t xml:space="preserve">Jakub </t>
-[...4 lines deleted...]
-  <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Sygitowicz</t>
   </si>
   <si>
     <t xml:space="preserve">Krystian </t>
   </si>
   <si>
     <t>Miszkurka</t>
   </si>
   <si>
     <t xml:space="preserve">Krzysztof </t>
   </si>
   <si>
     <t xml:space="preserve">Górecki </t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Strzelec</t>
   </si>
   <si>
+    <t>Michał</t>
+  </si>
+  <si>
+    <t>Rzeczkowski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t>Kowalczyk</t>
   </si>
   <si>
-    <t>Michał</t>
-[...4 lines deleted...]
-  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Arendt</t>
   </si>
   <si>
+    <t xml:space="preserve">Przemysław </t>
+  </si>
+  <si>
+    <t>Prusaczyk</t>
+  </si>
+  <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Adam</t>
-  </si>
-[...4 lines deleted...]
-    <t>Prusaczyk</t>
   </si>
   <si>
     <t xml:space="preserve">Sebastian </t>
   </si>
   <si>
     <t xml:space="preserve">Łuczak </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -689,74 +689,74 @@
       </c>
       <c r="B6" s="2">
         <v>6243</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>5886</v>
+        <v>5273</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>5273</v>
+        <v>5886</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>3334</v>
       </c>
       <c r="C9" s="2" t="s">
@@ -827,143 +827,143 @@
       </c>
       <c r="B12" s="2">
         <v>6225</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>5272</v>
+        <v>2145</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>2145</v>
+        <v>5272</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>4350</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>6242</v>
+        <v>5295</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>5295</v>
+        <v>6242</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>4355</v>
       </c>
       <c r="C18" s="2" t="s">