--- v0 (2026-04-02)
+++ v1 (2026-07-02)
@@ -68,57 +68,57 @@
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Kosiński</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Pożoga</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
+    <t>Zygmunt</t>
+  </si>
+  <si>
     <t>Mućko</t>
   </si>
   <si>
     <t>Janczyk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zygmunt</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Pozorski</t>
   </si>
   <si>
     <t>Konstanty</t>
   </si>
   <si>
     <t>Antoniuk</t>
   </si>
   <si>
     <t xml:space="preserve">Marek </t>
   </si>
   <si>
     <t>Jasiński</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Gordon</t>
   </si>
@@ -610,97 +610,97 @@
       </c>
       <c r="B4" s="2">
         <v>6266</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>4809</v>
+        <v>4446</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>3855</v>
+        <v>4809</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>4446</v>
+        <v>3855</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>5893</v>
       </c>
       <c r="C8" s="2" t="s">