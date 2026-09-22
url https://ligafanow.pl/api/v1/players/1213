--- v0 (2026-04-01)
+++ v1 (2026-09-22)
@@ -89,75 +89,75 @@
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Baradziej-Szczęśniak</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Gałecki</t>
   </si>
   <si>
     <t xml:space="preserve">Ciszek </t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t xml:space="preserve">Mikołajczyk </t>
   </si>
   <si>
+    <t>Darek</t>
+  </si>
+  <si>
+    <t>Pliszka</t>
+  </si>
+  <si>
     <t xml:space="preserve">Darek </t>
   </si>
   <si>
     <t xml:space="preserve">Hanowicz </t>
   </si>
   <si>
-    <t>Darek</t>
-[...4 lines deleted...]
-  <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Korpysz</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Repczyński</t>
+  </si>
+  <si>
     <t>Nejman</t>
-  </si>
-[...1 lines deleted...]
-    <t>Repczyński</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Zakrzewski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Nowicki</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Idzikowski</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Bichta</t>
   </si>
@@ -746,143 +746,143 @@
       </c>
       <c r="B9" s="2">
         <v>559</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>4344</v>
+        <v>4864</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>4864</v>
+        <v>4344</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>3065</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>3104</v>
+        <v>2608</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>2608</v>
+        <v>3104</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>3049</v>
       </c>
       <c r="C15" s="2" t="s">