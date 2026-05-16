--- v0 (2026-03-30)
+++ v1 (2026-05-16)
@@ -104,69 +104,69 @@
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t>Kłopotowski</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Kupiec</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Kamiński</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t>Rychta</t>
   </si>
   <si>
+    <t>Mateusz</t>
+  </si>
+  <si>
+    <t>Lewandowski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t>Puchalski</t>
   </si>
   <si>
-    <t>Mateusz</t>
-[...4 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Wytrykus</t>
+  </si>
+  <si>
     <t>Czuba</t>
-  </si>
-[...1 lines deleted...]
-    <t>Wytrykus</t>
   </si>
   <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t>Skrajny</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t xml:space="preserve">Koza </t>
   </si>
   <si>
     <t>Przemek</t>
   </si>
   <si>
     <t>Wycech</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Grabowski</t>
   </si>
@@ -807,135 +807,135 @@
       </c>
       <c r="B11" s="2">
         <v>5823</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>5826</v>
+        <v>2792</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>2792</v>
+        <v>5826</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="2" t="s">
-        <v>15</v>
+      <c r="G14" s="2">
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2">
-        <v>13</v>
+      <c r="G15" s="2" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>5819</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>6</v>
       </c>
     </row>