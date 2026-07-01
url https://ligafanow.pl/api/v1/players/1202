--- v1 (2026-05-16)
+++ v2 (2026-07-01)
@@ -53,57 +53,57 @@
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Radomski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t xml:space="preserve">Bartek </t>
   </si>
   <si>
+    <t>Przyszewski</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Bajkowski</t>
-  </si>
-[...4 lines deleted...]
-    <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Daniel </t>
   </si>
   <si>
     <t>Kania</t>
   </si>
   <si>
     <t xml:space="preserve">Ireneusz </t>
   </si>
   <si>
     <t>Zygartowicz</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Melcher</t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t>Kłopotowski</t>
   </si>
@@ -600,89 +600,89 @@
       </c>
       <c r="B2" s="2">
         <v>131</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>5827</v>
+        <v>5828</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="2">
-        <v>11</v>
+      <c r="G3" s="2" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>5828</v>
+        <v>5827</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G4" s="2" t="s">
-        <v>15</v>
+      <c r="G4" s="2">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>5821</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>5</v>
       </c>
     </row>
@@ -799,258 +799,258 @@
       </c>
       <c r="G10" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>5823</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>2792</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>5826</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>141</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>124</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>5819</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>126</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>139</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>132</v>
+        <v>1929</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2">
-        <v>12</v>
+      <c r="G19" s="2" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>1929</v>
+        <v>132</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="2" t="s">
-        <v>15</v>
+      <c r="G20" s="2">
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>5820</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
         <v>4</v>
       </c>
     </row>