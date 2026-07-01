--- v2 (2026-07-01)
+++ v3 (2026-07-01)
@@ -53,59 +53,59 @@
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Radomski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t xml:space="preserve">Bartek </t>
   </si>
   <si>
+    <t>Bajkowski</t>
+  </si>
+  <si>
     <t>Przyszewski</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Bajkowski</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Daniel </t>
   </si>
   <si>
     <t>Kania</t>
   </si>
   <si>
     <t xml:space="preserve">Ireneusz </t>
   </si>
   <si>
     <t>Zygartowicz</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Melcher</t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t>Kłopotowski</t>
   </si>
   <si>
     <t>Konrad</t>
@@ -119,54 +119,54 @@
   <si>
     <t>Kamiński</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t>Rychta</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Lewandowski</t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t>Puchalski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Czuba</t>
+  </si>
+  <si>
     <t>Wytrykus</t>
-  </si>
-[...1 lines deleted...]
-    <t>Czuba</t>
   </si>
   <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t>Skrajny</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t xml:space="preserve">Koza </t>
   </si>
   <si>
     <t>Przemek</t>
   </si>
   <si>
     <t>Wycech</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Grabowski</t>
   </si>
@@ -600,89 +600,89 @@
       </c>
       <c r="B2" s="2">
         <v>131</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>5828</v>
+        <v>5827</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="2" t="s">
-        <v>14</v>
+      <c r="G3" s="2">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>5827</v>
+        <v>5828</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>5821</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>5</v>
       </c>
     </row>
@@ -799,258 +799,258 @@
       </c>
       <c r="G10" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>5823</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>2792</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>5826</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="2">
-        <v>13</v>
+      <c r="G14" s="2" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2" t="s">
-        <v>14</v>
+      <c r="G15" s="2">
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>5819</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>126</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>139</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>1929</v>
+        <v>132</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>14</v>
+      <c r="G19" s="2">
+        <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>132</v>
+        <v>1929</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="2">
-        <v>12</v>
+      <c r="G20" s="2" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>5820</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
         <v>4</v>
       </c>
     </row>