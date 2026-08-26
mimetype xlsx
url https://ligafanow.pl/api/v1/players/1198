--- v0 (2026-03-30)
+++ v1 (2026-08-26)
@@ -104,54 +104,54 @@
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t xml:space="preserve">Dąbrowski </t>
   </si>
   <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t>Pietrzak</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
     <t>Majewski</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
+    <t>Twardowski</t>
+  </si>
+  <si>
     <t>Orłowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Twardowski</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Lachowski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -768,74 +768,74 @@
       </c>
       <c r="B11" s="2">
         <v>6142</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>560</v>
+        <v>5580</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>5580</v>
+        <v>560</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>555</v>
       </c>
       <c r="C14" s="2" t="s">