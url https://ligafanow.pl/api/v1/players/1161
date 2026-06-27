--- v0 (2026-03-28)
+++ v1 (2026-06-27)
@@ -107,54 +107,54 @@
   <si>
     <t>Mórawski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Legacki</t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t>Szeptycki</t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t>Marcinek</t>
   </si>
   <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
+    <t>Strózik</t>
+  </si>
+  <si>
     <t>Wujek</t>
-  </si>
-[...1 lines deleted...]
-    <t>Strózik</t>
   </si>
   <si>
     <t xml:space="preserve">Przemysław </t>
   </si>
   <si>
     <t>Nowosad</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t>Han</t>
   </si>
   <si>
     <t xml:space="preserve">Łukasz </t>
   </si>
   <si>
     <t xml:space="preserve">Kamiński </t>
   </si>
   <si>
     <t>Pamrów</t>
   </si>
 </sst>
 </file>
 
@@ -809,74 +809,74 @@
       </c>
       <c r="B12" s="2">
         <v>5695</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>5702</v>
+        <v>5697</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>5697</v>
+        <v>5702</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>5691</v>
       </c>
       <c r="C15" s="2" t="s">