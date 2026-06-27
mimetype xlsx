--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -74,60 +74,60 @@
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Górski</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Fidura</t>
   </si>
   <si>
     <t xml:space="preserve">Krystian </t>
   </si>
   <si>
     <t>Kapusta</t>
   </si>
   <si>
     <t xml:space="preserve">Maciej </t>
   </si>
   <si>
+    <t>Bruszewski</t>
+  </si>
+  <si>
+    <t>Stawisiński</t>
+  </si>
+  <si>
+    <t>Mórawski</t>
+  </si>
+  <si>
     <t>Wareszczuk</t>
-  </si>
-[...7 lines deleted...]
-    <t>Mórawski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Legacki</t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t>Szeptycki</t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t>Marcinek</t>
   </si>
   <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t>Strózik</t>
   </si>
@@ -648,120 +648,120 @@
       </c>
       <c r="B5" s="2">
         <v>5694</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>5698</v>
+        <v>5700</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>5700</v>
+        <v>5696</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>5696</v>
+        <v>5699</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>5699</v>
+        <v>5698</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>3416</v>
       </c>
       <c r="C10" s="2" t="s">