--- v2 (2026-06-27)
+++ v3 (2026-09-27)
@@ -74,72 +74,72 @@
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Górski</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Fidura</t>
   </si>
   <si>
     <t xml:space="preserve">Krystian </t>
   </si>
   <si>
     <t>Kapusta</t>
   </si>
   <si>
     <t xml:space="preserve">Maciej </t>
   </si>
   <si>
+    <t>Stawisiński</t>
+  </si>
+  <si>
     <t>Bruszewski</t>
   </si>
   <si>
-    <t>Stawisiński</t>
-[...1 lines deleted...]
-  <si>
     <t>Mórawski</t>
   </si>
   <si>
     <t>Wareszczuk</t>
   </si>
   <si>
+    <t xml:space="preserve">Mateusz </t>
+  </si>
+  <si>
+    <t>Szeptycki</t>
+  </si>
+  <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Legacki</t>
-  </si>
-[...4 lines deleted...]
-    <t>Szeptycki</t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t>Marcinek</t>
   </si>
   <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t>Strózik</t>
   </si>
   <si>
     <t>Wujek</t>
   </si>
   <si>
     <t xml:space="preserve">Przemysław </t>
   </si>
   <si>
     <t>Nowosad</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
@@ -648,74 +648,74 @@
       </c>
       <c r="B5" s="2">
         <v>5694</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>5700</v>
+        <v>5696</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>5696</v>
+        <v>5700</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>5699</v>
       </c>
       <c r="C8" s="2" t="s">
@@ -740,74 +740,74 @@
       </c>
       <c r="B9" s="2">
         <v>5698</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>3416</v>
+        <v>5692</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>5692</v>
+        <v>3416</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>5695</v>
       </c>
       <c r="C12" s="2" t="s">