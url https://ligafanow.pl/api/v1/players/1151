--- v0 (2026-04-03)
+++ v1 (2026-05-19)
@@ -740,89 +740,89 @@
       </c>
       <c r="B9" s="2">
         <v>2823</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>2821</v>
+        <v>5673</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="2">
-        <v>5</v>
+      <c r="G10" s="2" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>5673</v>
+        <v>2821</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G11" s="2" t="s">
-        <v>15</v>
+      <c r="G11" s="2">
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>3558</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>15</v>
       </c>
     </row>