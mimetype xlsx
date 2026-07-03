--- v0 (2026-03-30)
+++ v1 (2026-07-03)
@@ -104,96 +104,96 @@
   <si>
     <t>Jochemski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Jacyk</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Szczurowski</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Bilski</t>
   </si>
   <si>
     <t>Oleg</t>
   </si>
   <si>
+    <t>Svinchuk</t>
+  </si>
+  <si>
+    <t>UKR</t>
+  </si>
+  <si>
     <t>Lewicki</t>
   </si>
   <si>
-    <t>Svinchuk</t>
-[...4 lines deleted...]
-  <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Barchwic</t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t>Laskowski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Krynicki</t>
   </si>
   <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t xml:space="preserve">Kusy </t>
   </si>
   <si>
     <t xml:space="preserve">Przemek </t>
   </si>
   <si>
     <t xml:space="preserve">Długokęcki </t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
+    <t>Otłog</t>
+  </si>
+  <si>
     <t>Aleksiejuk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Otłog</t>
   </si>
   <si>
     <t>Vasily</t>
   </si>
   <si>
     <t>Putnocky</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
     <t>Zbigniew</t>
   </si>
   <si>
     <t>Brzeziński</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Dworakowski</t>
   </si>
   <si>
     <t>Łojek</t>
   </si>
@@ -805,86 +805,86 @@
       </c>
       <c r="B10" s="2">
         <v>4094</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>5855</v>
+        <v>5857</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>5857</v>
+        <v>5855</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>3078</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
@@ -966,74 +966,74 @@
       </c>
       <c r="B17" s="2">
         <v>5426</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>4099</v>
+        <v>4926</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>4926</v>
+        <v>4099</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>5963</v>
       </c>
       <c r="C20" s="2" t="s">