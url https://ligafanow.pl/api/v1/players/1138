--- v1 (2026-07-03)
+++ v2 (2026-10-02)
@@ -125,99 +125,99 @@
   <si>
     <t>Oleg</t>
   </si>
   <si>
     <t>Svinchuk</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Lewicki</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Barchwic</t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t>Laskowski</t>
   </si>
   <si>
+    <t xml:space="preserve">Piotr </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kusy </t>
+  </si>
+  <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Krynicki</t>
   </si>
   <si>
-    <t xml:space="preserve">Piotr </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Przemek </t>
   </si>
   <si>
     <t xml:space="preserve">Długokęcki </t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
+    <t>Aleksiejuk</t>
+  </si>
+  <si>
     <t>Otłog</t>
   </si>
   <si>
-    <t>Aleksiejuk</t>
-[...1 lines deleted...]
-  <si>
     <t>Vasily</t>
   </si>
   <si>
     <t>Putnocky</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
     <t>Zbigniew</t>
   </si>
   <si>
     <t>Brzeziński</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Łojek</t>
+  </si>
+  <si>
     <t>Dworakowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Łojek</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -897,143 +897,143 @@
       </c>
       <c r="B14" s="2">
         <v>5466</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>4110</v>
+        <v>4830</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>4830</v>
+        <v>4110</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>5426</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>4926</v>
+        <v>4099</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>4099</v>
+        <v>4926</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>5963</v>
       </c>
       <c r="C20" s="2" t="s">
@@ -1058,74 +1058,74 @@
       </c>
       <c r="B21" s="2">
         <v>4098</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>5961</v>
+        <v>4104</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>4104</v>
+        <v>5961</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>